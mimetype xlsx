--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2221183b79eb4efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44dfd6797995478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56a7f86609d4300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7140e987e0da4adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd0d8a300c940c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56a7f86609d4300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3fad2d26f9343d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7140e987e0da4adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...441 lines deleted...]
-          <x:t>0,431</x:t>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>