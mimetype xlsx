--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44dfd6797995478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14fc342067b4598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7140e987e0da4adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfd77eaf0aa4d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3fad2d26f9343d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7140e987e0da4adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe74b859c86c4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfd77eaf0aa4d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>