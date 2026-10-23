--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14fc342067b4598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb250611ce9c54507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfd77eaf0aa4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2507643307094f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe74b859c86c4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfd77eaf0aa4d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bae275307ab4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2507643307094f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...107 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,151</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...48 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,047</x:t>
-[...16 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>