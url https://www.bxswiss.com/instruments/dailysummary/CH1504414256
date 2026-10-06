--- v10 (2026-09-16)
+++ v11 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a62a6795aa4cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78bb625953b4a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78090fe60ca74971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967e3ad6896b4621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0efd51300f462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78090fe60ca74971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88125aacffc84380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967e3ad6896b4621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>2,838</x:t>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,742</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>3,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,902</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>