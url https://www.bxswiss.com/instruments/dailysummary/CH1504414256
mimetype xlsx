--- v11 (2026-10-06)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78bb625953b4a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c76091c1cb4be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967e3ad6896b4621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61db33964d4f4d26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88125aacffc84380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967e3ad6896b4621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50afab7971174abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61db33964d4f4d26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,534</x:t>
-[...242 lines deleted...]
-          <x:t>2,310</x:t>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,196</x:t>
-[...33 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,436</x:t>
-[...144 lines deleted...]
-          <x:t>2,108</x:t>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>