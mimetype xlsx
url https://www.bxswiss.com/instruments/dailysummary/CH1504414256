--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119d9a8f7d6e4fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e00f23f3d749e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7b25979b0e49b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef0fa9a70044862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72a942c00b745d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7b25979b0e49b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c8bc1af1fb4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef0fa9a70044862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>