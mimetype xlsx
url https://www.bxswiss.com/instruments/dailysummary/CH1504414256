--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e00f23f3d749e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32fa7aa85cd04b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef0fa9a70044862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885a41051f1941e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c8bc1af1fb4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef0fa9a70044862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56007513eb04d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885a41051f1941e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,069</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,241</x:t>
-[...566 lines deleted...]
-          <x:t>1,701</x:t>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>