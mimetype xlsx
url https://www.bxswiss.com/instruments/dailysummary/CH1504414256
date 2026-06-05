--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32fa7aa85cd04b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d3e17a92eb4795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885a41051f1941e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722411cfc7074613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56007513eb04d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885a41051f1941e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18a71e84fd3451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722411cfc7074613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...21 lines deleted...]
-          <x:t>2,103</x:t>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,019</x:t>
-[...16 lines deleted...]
-          <x:t>2,097</x:t>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,523</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>1,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>