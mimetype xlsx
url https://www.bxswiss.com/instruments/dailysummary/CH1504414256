--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d3e17a92eb4795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76ae7d9697a441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722411cfc7074613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45048ad9a2f34fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18a71e84fd3451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722411cfc7074613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87283a24ffd4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45048ad9a2f34fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,679</x:t>
-[...4 lines deleted...]
-          <x:t>2,299</x:t>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>2,571</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>2,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>