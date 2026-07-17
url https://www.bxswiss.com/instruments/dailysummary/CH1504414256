--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76ae7d9697a441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f15e69236a14fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45048ad9a2f34fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630be24a34cf41bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87283a24ffd4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45048ad9a2f34fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e482feea5584913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630be24a34cf41bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,661</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,579</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,403</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,269</x:t>
-[...161 lines deleted...]
-          <x:t>2,547</x:t>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,171</x:t>
-[...53 lines deleted...]
-          <x:t>2,135</x:t>
+          <x:t>2,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>