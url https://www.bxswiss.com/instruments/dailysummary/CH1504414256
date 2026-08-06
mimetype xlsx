--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f15e69236a14fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9873a4bfdb24c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630be24a34cf41bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf2c1bbbcc44e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e482feea5584913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630be24a34cf41bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde248a5501cd4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf2c1bbbcc44e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,363</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,377</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>2,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,959</x:t>
-[...48 lines deleted...]
-          <x:t>2,733</x:t>
+          <x:t>2,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...181 lines deleted...]
-          <x:t>2,193</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>