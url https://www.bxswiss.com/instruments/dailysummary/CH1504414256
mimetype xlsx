--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9873a4bfdb24c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a217083cf274b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf2c1bbbcc44e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1712d9f0b5c4808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde248a5501cd4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf2c1bbbcc44e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a50ac01d654635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1712d9f0b5c4808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,733</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>