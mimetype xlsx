--- v9 (2026-08-26)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a217083cf274b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a62a6795aa4cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1712d9f0b5c4808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78090fe60ca74971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a50ac01d654635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1712d9f0b5c4808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0efd51300f462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78090fe60ca74971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,688</x:t>
-[...252 lines deleted...]
-          <x:t>3,326</x:t>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>