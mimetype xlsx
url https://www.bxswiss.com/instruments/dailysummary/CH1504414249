--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6d55d1529b46c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fd6629cd5e4bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b623f4d461a4ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bda700006b44d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5206c320562a44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b623f4d461a4ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde44bfda7ad64a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bda700006b44d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>