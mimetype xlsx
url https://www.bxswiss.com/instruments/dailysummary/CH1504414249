--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fd6629cd5e4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9370cc49f1614ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bda700006b44d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf480cf4abbe94541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde44bfda7ad64a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bda700006b44d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eead348eef44c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf480cf4abbe94541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,461</x:t>
-[...16 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,425</x:t>
-[...16 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,163</x:t>
-[...16 lines deleted...]
-          <x:t>1,167</x:t>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,213</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>0,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>