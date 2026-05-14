--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9370cc49f1614ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7963838a54564dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf480cf4abbe94541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73628c8f683f4aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eead348eef44c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf480cf4abbe94541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf56d8009be4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73628c8f683f4aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,661</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...43 lines deleted...]
-          <x:t>0,937</x:t>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>13.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,099</x:t>
-[...225 lines deleted...]
-          <x:t>1,213</x:t>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>