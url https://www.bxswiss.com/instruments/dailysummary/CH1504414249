--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7963838a54564dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb898037e18824915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73628c8f683f4aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4469b6041f7f4a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf56d8009be4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73628c8f683f4aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a8ccbbf84c4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4469b6041f7f4a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,099</x:t>
-[...26 lines deleted...]
-          <x:t>1,193</x:t>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,153</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...92 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,447</x:t>
-[...274 lines deleted...]
-          <x:t>1,387</x:t>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,063</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>