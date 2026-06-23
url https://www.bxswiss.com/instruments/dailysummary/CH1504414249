--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb898037e18824915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586292f076984dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4469b6041f7f4a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39212f23b0d464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a8ccbbf84c4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4469b6041f7f4a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f7fec60a87497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39212f23b0d464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,279</x:t>
-[...16 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,283</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,021</x:t>
-[...97 lines deleted...]
-          <x:t>1,529</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,393</x:t>
-[...188 lines deleted...]
-          <x:t>1,609</x:t>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>