--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586292f076984dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21043f7998784741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39212f23b0d464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187e7b3fc1bb4ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f7fec60a87497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39212f23b0d464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra16ab1f3e7bd437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187e7b3fc1bb4ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,697</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...4 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>1,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>