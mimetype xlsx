--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21043f7998784741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd6b18eeb904366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187e7b3fc1bb4ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cffdbb9cf1543d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra16ab1f3e7bd437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187e7b3fc1bb4ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9dc31fc8004589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cffdbb9cf1543d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,315</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,151</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,239</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,383</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,315</x:t>
-[...463 lines deleted...]
-          <x:t>1,321</x:t>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>