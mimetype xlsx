--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd6b18eeb904366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de0c0a7dd6240dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cffdbb9cf1543d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd83b1e1fa6fd474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9dc31fc8004589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cffdbb9cf1543d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b0028ee9da4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd83b1e1fa6fd474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,797</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...517 lines deleted...]
-          <x:t>1,565</x:t>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>