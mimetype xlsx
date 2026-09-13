--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de0c0a7dd6240dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0bf6cbef7346c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd83b1e1fa6fd474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5022a15165ee42cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b0028ee9da4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd83b1e1fa6fd474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bcdb92a6dd84d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5022a15165ee42cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,137</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,969</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>