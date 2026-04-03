--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f402d9e25e4ff0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e45dfb6dec747d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ddac5f764ad4fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc3dc6c804f42be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93069716ae34815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ddac5f764ad4fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree42f421e4234b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc3dc6c804f42be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,193</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,135</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>