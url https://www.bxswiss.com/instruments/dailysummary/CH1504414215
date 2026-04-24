--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e45dfb6dec747d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb069da7cbf4888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc3dc6c804f42be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7c6b9a301d4f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree42f421e4234b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc3dc6c804f42be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee2f7a22f9743e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7c6b9a301d4f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,435</x:t>
-[...237 lines deleted...]
-          <x:t>2,033</x:t>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,919</x:t>
-[...355 lines deleted...]
-          <x:t>1,807</x:t>
+          <x:t>2,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>