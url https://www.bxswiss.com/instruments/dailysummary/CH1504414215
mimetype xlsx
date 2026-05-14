--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb069da7cbf4888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40c1558e8f94352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7c6b9a301d4f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337ef14637bb41f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee2f7a22f9743e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7c6b9a301d4f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e16fddf6ff46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337ef14637bb41f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>2,263</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,219</x:t>
-[...4 lines deleted...]
-          <x:t>2,123</x:t>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,193</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>2,241</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>