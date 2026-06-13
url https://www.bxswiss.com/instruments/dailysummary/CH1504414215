--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40c1558e8f94352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26c5332c39540da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337ef14637bb41f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00e10fc73ad4f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e16fddf6ff46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337ef14637bb41f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30007b7eb794448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00e10fc73ad4f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>2,139</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,233</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>2,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>