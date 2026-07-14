--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26c5332c39540da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170db3d038584c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00e10fc73ad4f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26e3d7345a44b91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30007b7eb794448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00e10fc73ad4f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bab606d9e3542f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26e3d7345a44b91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,861</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,861</x:t>
-[...75 lines deleted...]
-          <x:t>2,665</x:t>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,489</x:t>
-[...75 lines deleted...]
-          <x:t>2,809</x:t>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,649</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>2,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,599</x:t>
-[...90 lines deleted...]
-          <x:t>2,341</x:t>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>