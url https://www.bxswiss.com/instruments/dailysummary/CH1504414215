--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170db3d038584c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075c92edb7c245e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26e3d7345a44b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65152852a8884d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bab606d9e3542f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26e3d7345a44b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f73e1148914814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65152852a8884d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,499</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...419 lines deleted...]
-          <x:t>2,889</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>2,527</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>