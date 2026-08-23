--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075c92edb7c245e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a209a70e404f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65152852a8884d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7aabd6b2144f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f73e1148914814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65152852a8884d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac01ab5dbe247c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7aabd6b2144f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,889</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>