--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a209a70e404f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9595225c68944209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7aabd6b2144f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03bad201dac64266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac01ab5dbe247c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7aabd6b2144f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd4d451d29f4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03bad201dac64266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>3,708</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,640</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>3,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,714</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>