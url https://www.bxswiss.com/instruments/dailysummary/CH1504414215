--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9595225c68944209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd9ee0e2ea94856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03bad201dac64266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685d41f8474d4683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd4d451d29f4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03bad201dac64266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcc1ccb220a48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685d41f8474d4683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>3,342</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,408</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,138</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>