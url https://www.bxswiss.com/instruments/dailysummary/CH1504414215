--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd9ee0e2ea94856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068556d34f844c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685d41f8474d4683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e2e55a4d1948c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcc1ccb220a48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685d41f8474d4683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6d55054a934fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e2e55a4d1948c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>2,556</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,684</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,796</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>