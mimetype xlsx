--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20aa201d788745de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ccb43a4b374441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ae398fc9e14afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7657a427f9934f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe01cc2b6fe4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ae398fc9e14afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7648ca36d72a4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7657a427f9934f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,327</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,109</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>2,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,018</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>