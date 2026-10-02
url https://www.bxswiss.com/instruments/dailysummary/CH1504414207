--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ccb43a4b374441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e36bc3aba54e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7657a427f9934f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b9a57fede64c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7648ca36d72a4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7657a427f9934f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424909342afc4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b9a57fede64c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>