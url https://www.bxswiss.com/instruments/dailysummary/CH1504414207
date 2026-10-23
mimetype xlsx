--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e36bc3aba54e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69136cafa7224604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b9a57fede64c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5884aaa8e584d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424909342afc4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b9a57fede64c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232dea642f284a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5884aaa8e584d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,450</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,322</x:t>
-[...124 lines deleted...]
-          <x:t>1,538</x:t>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,488</x:t>
-[...16 lines deleted...]
-          <x:t>1,432</x:t>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,206</x:t>
-[...70 lines deleted...]
-          <x:t>1,430</x:t>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,202</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,118</x:t>
-[...75 lines deleted...]
-          <x:t>1,136</x:t>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,978</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,936</x:t>
-[...4 lines deleted...]
-          <x:t>1,094</x:t>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>