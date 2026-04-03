--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f344e10f7f4e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261e174d5e9a4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e143bca6424276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8459c45523bc4dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a55c89ecbeb4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e143bca6424276" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b9fc4aa5b74f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8459c45523bc4dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>