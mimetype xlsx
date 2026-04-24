--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261e174d5e9a4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efb6009341244d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8459c45523bc4dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4e4a87bf1f4c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b9fc4aa5b74f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8459c45523bc4dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6070290d1d0d4bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4e4a87bf1f4c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,311</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>1,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>1,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>