--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efb6009341244d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f20a846bb74d1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4e4a87bf1f4c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ffc74aa9184c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6070290d1d0d4bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4e4a87bf1f4c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d9eca8687d4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ffc74aa9184c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,717</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>1,293</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,251</x:t>
-[...188 lines deleted...]
-          <x:t>1,313</x:t>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>