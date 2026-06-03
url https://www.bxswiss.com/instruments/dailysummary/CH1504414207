--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f20a846bb74d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7ff3005c6d48a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ffc74aa9184c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e49ad03c394f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d9eca8687d4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ffc74aa9184c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f531c6797104f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e49ad03c394f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,229</x:t>
-[...102 lines deleted...]
-          <x:t>1,479</x:t>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,469</x:t>
-[...6 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>1,157</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>