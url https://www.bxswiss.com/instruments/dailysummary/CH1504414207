--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7ff3005c6d48a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fa7f9278ad4b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e49ad03c394f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594278e089354e7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f531c6797104f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e49ad03c394f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b318bcc6924bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594278e089354e7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,387</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,223</x:t>
-[...232 lines deleted...]
-          <x:t>1,293</x:t>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,113</x:t>
-[...38 lines deleted...]
-          <x:t>1,325</x:t>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,325</x:t>
-[...247 lines deleted...]
-          <x:t>1,729</x:t>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>