--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fa7f9278ad4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b45b4552c484212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594278e089354e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237f3b471b7c4dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b318bcc6924bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594278e089354e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a2b2e4e0c5484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237f3b471b7c4dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,781</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,823</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>1,531</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>1,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>