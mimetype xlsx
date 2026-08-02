--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b45b4552c484212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996aacb7a20e4ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237f3b471b7c4dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539148ace2314b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a2b2e4e0c5484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237f3b471b7c4dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729caf4be97f45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539148ace2314b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>1,373</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,379</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>1,509</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,347</x:t>
-[...31 lines deleted...]
-          <x:t>1,431</x:t>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>