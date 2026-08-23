--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996aacb7a20e4ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20aa201d788745de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539148ace2314b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ae398fc9e14afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729caf4be97f45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539148ace2314b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe01cc2b6fe4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ae398fc9e14afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,509</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,347</x:t>
-[...318 lines deleted...]
-          <x:t>1,705</x:t>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,623</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>