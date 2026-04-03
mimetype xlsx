--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f6c671e2814043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree153b3cad5d4dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b09fee3b8c440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d840ec3a3e945d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45aff688275d4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b09fee3b8c440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212c78eac8d9414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d840ec3a3e945d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>