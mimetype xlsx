--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree153b3cad5d4dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1bdd17d5f7d43b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d840ec3a3e945d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d1035b99244c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212c78eac8d9414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d840ec3a3e945d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ce1088d3774b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d1035b99244c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,583</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,633</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...397 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>