--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1bdd17d5f7d43b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05716b23476044b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d1035b99244c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a1e7395c4c3494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ce1088d3774b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d1035b99244c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b82915efe04abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a1e7395c4c3494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,224</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>0,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>