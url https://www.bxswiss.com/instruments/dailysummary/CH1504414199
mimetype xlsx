--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05716b23476044b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a59a8b3be34ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a1e7395c4c3494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9499edcdd12d4ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b82915efe04abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a1e7395c4c3494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3383257838a4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9499edcdd12d4ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,449</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,433</x:t>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>0,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>