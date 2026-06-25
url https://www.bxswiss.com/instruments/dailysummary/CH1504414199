--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a59a8b3be34ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd95522fa6524a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9499edcdd12d4ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4fe45351344a86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3383257838a4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9499edcdd12d4ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4361c34523be47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4fe45351344a86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,393</x:t>
-[...124 lines deleted...]
-          <x:t>0,459</x:t>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...426 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
-[...26 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>