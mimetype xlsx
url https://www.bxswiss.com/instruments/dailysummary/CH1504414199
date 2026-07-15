--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd95522fa6524a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9888d981cc4476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4fe45351344a86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ccd45485884c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4361c34523be47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4fe45351344a86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03807c83ae146f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ccd45485884c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,737</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,603</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,519</x:t>
-[...33 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,511</x:t>
-[...85 lines deleted...]
-          <x:t>0,367</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,519</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,513</x:t>
-[...53 lines deleted...]
-          <x:t>0,357</x:t>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>