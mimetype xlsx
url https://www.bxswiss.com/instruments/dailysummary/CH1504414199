--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9888d981cc4476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39933c9b62dc4a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ccd45485884c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f416ee37e144b91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03807c83ae146f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ccd45485884c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83065ebf180540ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f416ee37e144b91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,523</x:t>
-[...4 lines deleted...]
-          <x:t>0,447</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,493</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,469</x:t>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,519</x:t>
-[...313 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...117 lines deleted...]
-          <x:t>0,403</x:t>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>