--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39933c9b62dc4a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd74344c2f54069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f416ee37e144b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf376b8c5475c4cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83065ebf180540ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f416ee37e144b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba349561c7124ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf376b8c5475c4cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,579</x:t>
-[...386 lines deleted...]
-        <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,559</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>