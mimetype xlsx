--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a3ce5bb9dc498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e2ec77eb4f4d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be32f92071c4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5043ac2a7d0a4bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71d81b0b6954812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be32f92071c4fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb651383ab8eb4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5043ac2a7d0a4bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,909</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>