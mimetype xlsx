--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e2ec77eb4f4d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6920e6f24d24519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5043ac2a7d0a4bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f422cd78f94fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb651383ab8eb4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5043ac2a7d0a4bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3343c113324fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f422cd78f94fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>