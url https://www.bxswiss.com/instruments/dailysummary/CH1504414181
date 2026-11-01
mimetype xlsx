--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6920e6f24d24519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e42a1dc9594b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f422cd78f94fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0bb75b994234868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3343c113324fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f422cd78f94fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2374bec6637431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0bb75b994234868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
-[...16 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,119</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>0,077</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>0,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>