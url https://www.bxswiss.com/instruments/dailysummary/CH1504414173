--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8e4de3e4114f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4949edcdee9477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b5242d0716491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcfdf1c8b574683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2dd0b1256a04e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b5242d0716491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408c2fd756a142ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcfdf1c8b574683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>