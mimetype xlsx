--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4949edcdee9477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ddbad2b15947b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcfdf1c8b574683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b0a690ffa54865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408c2fd756a142ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcfdf1c8b574683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re174f28d38d746a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b0a690ffa54865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,858</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,848</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,774</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>2,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,968</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,802</x:t>
-[...129 lines deleted...]
-          <x:t>2,544</x:t>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.09.2026</x:t>
-[...73 lines deleted...]
-          <x:t>2,414</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>