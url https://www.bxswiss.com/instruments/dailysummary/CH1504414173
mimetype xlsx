--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d6e8650f784892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4f6c5c3b6a4f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e7b393774574348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ea0c7b73c746fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4fe24d249774821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e7b393774574348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re075afd19ee04a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ea0c7b73c746fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>