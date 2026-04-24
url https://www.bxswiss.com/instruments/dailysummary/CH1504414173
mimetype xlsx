--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4f6c5c3b6a4f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec78e37e5eb94a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ea0c7b73c746fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9dc2e5e0bb04885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re075afd19ee04a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ea0c7b73c746fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad54d9759efb487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9dc2e5e0bb04885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,549</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,487</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>2,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,499</x:t>
-[...43 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,463</x:t>
-[...468 lines deleted...]
-          <x:t>1,913</x:t>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>