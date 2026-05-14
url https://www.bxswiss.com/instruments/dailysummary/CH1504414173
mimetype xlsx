--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec78e37e5eb94a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5ab24a014145bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9dc2e5e0bb04885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f15f48c3a7d4f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad54d9759efb487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9dc2e5e0bb04885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb0b03a8a2744694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f15f48c3a7d4f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,545</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,563</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>09.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,439</x:t>
-[...48 lines deleted...]
-          <x:t>2,037</x:t>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,017</x:t>
-[...80 lines deleted...]
-          <x:t>2,271</x:t>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>2,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>