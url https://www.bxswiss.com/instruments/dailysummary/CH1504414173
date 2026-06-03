--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5ab24a014145bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22db1bfa90743aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f15f48c3a7d4f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa12d067b454c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb0b03a8a2744694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f15f48c3a7d4f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb47469dcc9e4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa12d067b454c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,271</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>2,297</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,069</x:t>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,035</x:t>
-[...92 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>2,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>