--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22db1bfa90743aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691942dc0db441e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa12d067b454c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a05f938cd0e4e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb47469dcc9e4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa12d067b454c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1738157fa6784d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a05f938cd0e4e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,985</x:t>
-[...4 lines deleted...]
-          <x:t>2,581</x:t>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,843</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>3,051</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,919</x:t>
-[...43 lines deleted...]
-          <x:t>3,099</x:t>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,865</x:t>
-[...26 lines deleted...]
-          <x:t>2,949</x:t>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>