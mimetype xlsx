--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691942dc0db441e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610547fcbc6a48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a05f938cd0e4e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2414d7ddb739473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1738157fa6784d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a05f938cd0e4e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra182f14a96944b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2414d7ddb739473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,163</x:t>
-[...291 lines deleted...]
-          <x:t>2,501</x:t>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,153</x:t>
-[...220 lines deleted...]
-          <x:t>2,851</x:t>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>