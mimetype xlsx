--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610547fcbc6a48cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414d0c27cdda4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2414d7ddb739473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bdc1b63cd94044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra182f14a96944b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2414d7ddb739473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87ebc07182c404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bdc1b63cd94044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,507</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2,769</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,691</x:t>
-[...318 lines deleted...]
-          <x:t>3,325</x:t>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,065</x:t>
-[...107 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>3,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>