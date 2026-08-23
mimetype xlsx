--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414d0c27cdda4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adc94e67b7c4014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bdc1b63cd94044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7112675b56304f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87ebc07182c404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bdc1b63cd94044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3681020f7a34397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7112675b56304f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,325</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,065</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>