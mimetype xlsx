--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adc94e67b7c4014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8e4de3e4114f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7112675b56304f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b5242d0716491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3681020f7a34397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7112675b56304f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2dd0b1256a04e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b5242d0716491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>3,513</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,523</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>