--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fa2ea0dfa640e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6ee03627f4478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b60ffc751d4133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630523e5c305416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccc14e999ca4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b60ffc751d4133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5755e47b9f624bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630523e5c305416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,504</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,273</x:t>
-[...6 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,335</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,210</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>