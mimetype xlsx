--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6ee03627f4478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa64d5efe78946db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630523e5c305416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83af279ba9764139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5755e47b9f624bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630523e5c305416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffe9f5fca9c4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83af279ba9764139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>