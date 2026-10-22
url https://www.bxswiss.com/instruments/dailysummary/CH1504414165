--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa64d5efe78946db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff52c24242ba4945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83af279ba9764139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cf67a921ba46f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffe9f5fca9c4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83af279ba9764139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8dc5b821664188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cf67a921ba46f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,438</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,452</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,504</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,314</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>1,616</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,480</x:t>
-[...188 lines deleted...]
-          <x:t>1,072</x:t>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>