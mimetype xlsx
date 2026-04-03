--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c26739e5b2c4feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0b9ae96dae47b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116482a4901b4623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a54d8f5b5a43fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66000c83e4154ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116482a4901b4623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f9d6b642854423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a54d8f5b5a43fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>