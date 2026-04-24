--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0b9ae96dae47b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87555578c4744032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a54d8f5b5a43fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d476c0b53fa4ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f9d6b642854423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a54d8f5b5a43fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f78b9aa5664152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d476c0b53fa4ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,347</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,643</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,597</x:t>
-[...566 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>