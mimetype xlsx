--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87555578c4744032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e50550fc674125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d476c0b53fa4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6a423310ea432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f78b9aa5664152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d476c0b53fa4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02a79b2911e4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6a423310ea432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,093</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,067</x:t>
-[...517 lines deleted...]
-          <x:t>1,421</x:t>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>