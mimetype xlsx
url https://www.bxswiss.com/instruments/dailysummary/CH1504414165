--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e50550fc674125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fadc98e3dd4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6a423310ea432c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa8c0891c1f4264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02a79b2911e4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6a423310ea432c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd18acab60884eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa8c0891c1f4264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,401</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>1,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,733</x:t>
-[...48 lines deleted...]
-          <x:t>1,489</x:t>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,843</x:t>
-[...117 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>1,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>