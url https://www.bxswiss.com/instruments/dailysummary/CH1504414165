--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fadc98e3dd4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15615fb9bf184ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa8c0891c1f4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f719dae43ee4d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd18acab60884eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa8c0891c1f4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ca2f4e9d79422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f719dae43ee4d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>1,551</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,621</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,859</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>