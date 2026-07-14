--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15615fb9bf184ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022635f5531a42f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f719dae43ee4d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd8ef71632a45f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ca2f4e9d79422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f719dae43ee4d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e5d8f9692c43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd8ef71632a45f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,783</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>1,353</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>1,719</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>