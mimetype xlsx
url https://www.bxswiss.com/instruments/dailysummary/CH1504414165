--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022635f5531a42f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2611434bc1e346d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd8ef71632a45f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83abb0bc17ac42ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e5d8f9692c43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd8ef71632a45f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1733c593b04958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83abb0bc17ac42ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,353</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>1,523</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,467</x:t>
-[...264 lines deleted...]
-          <x:t>2,109</x:t>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,891</x:t>
-[...107 lines deleted...]
-          <x:t>1,559</x:t>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>