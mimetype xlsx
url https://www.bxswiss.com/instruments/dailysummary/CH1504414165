--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2611434bc1e346d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fa2ea0dfa640e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83abb0bc17ac42ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b60ffc751d4133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1733c593b04958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83abb0bc17ac42ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccc14e999ca4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b60ffc751d4133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,109</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,891</x:t>
-[...362 lines deleted...]
-          <x:t>1,723</x:t>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>1,847</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>