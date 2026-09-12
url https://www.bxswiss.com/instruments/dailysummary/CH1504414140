--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd883adeef804914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eaf1b12f0d74a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5355d6869cb04dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990c3c76fb5f4686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4314115c9837487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5355d6869cb04dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f399c81c6d84404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990c3c76fb5f4686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,771</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,721</x:t>
-[...129 lines deleted...]
-          <x:t>0,447</x:t>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>