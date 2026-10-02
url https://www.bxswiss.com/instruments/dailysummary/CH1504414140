--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eaf1b12f0d74a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf54819509e45cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990c3c76fb5f4686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb356938e6144daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f399c81c6d84404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990c3c76fb5f4686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd605743f731b42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb356938e6144daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>