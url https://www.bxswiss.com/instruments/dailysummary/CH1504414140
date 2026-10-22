--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf54819509e45cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbca65815494075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb356938e6144daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093c810d36354db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd605743f731b42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb356938e6144daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0493026a1414a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093c810d36354db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,438</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,316</x:t>
-[...102 lines deleted...]
-          <x:t>0,210</x:t>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,262</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>