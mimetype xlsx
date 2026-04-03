--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R601ddb286bed4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6673d7c9ea84cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51483f47e7384cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d97d6610d8a4f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1401091d024af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51483f47e7384cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb6cba9f2f245af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d97d6610d8a4f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>