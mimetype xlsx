--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6673d7c9ea84cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad3301b208642de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d97d6610d8a4f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262b3a0b19534e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb6cba9f2f245af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d97d6610d8a4f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b547641fa924734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262b3a0b19534e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,687</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,565</x:t>
-[...97 lines deleted...]
-          <x:t>0,641</x:t>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,621</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,519</x:t>
-[...279 lines deleted...]
-          <x:t>0,411</x:t>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>