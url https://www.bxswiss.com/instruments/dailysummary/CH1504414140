--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad3301b208642de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R957b939247c54a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262b3a0b19534e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd86ff8c22f4db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b547641fa924734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262b3a0b19534e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461e3ab1855e43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd86ff8c22f4db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,261</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>25.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,397</x:t>
-[...517 lines deleted...]
-          <x:t>0,571</x:t>
+          <x:t>0,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>