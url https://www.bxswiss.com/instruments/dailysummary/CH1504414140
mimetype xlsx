--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R957b939247c54a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ea09b9b9c94237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd86ff8c22f4db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9567bce5234f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461e3ab1855e43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd86ff8c22f4db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde76e2ab59214163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9567bce5234f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,527</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,469</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>