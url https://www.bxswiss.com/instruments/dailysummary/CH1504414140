--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ea09b9b9c94237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7bc87d49fb409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9567bce5234f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09301f5b8d294209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde76e2ab59214163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9567bce5234f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ba5a9bff44f41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09301f5b8d294209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
-[...441 lines deleted...]
-          <x:t>0,773</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>