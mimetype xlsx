--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7bc87d49fb409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77577570598f4198" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09301f5b8d294209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382ede26a6394785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ba5a9bff44f41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09301f5b8d294209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d21acf2d4b427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382ede26a6394785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,779</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,763</x:t>
-[...75 lines deleted...]
-          <x:t>0,763</x:t>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,621</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>11.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,443</x:t>
-[...198 lines deleted...]
-          <x:t>0,627</x:t>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>