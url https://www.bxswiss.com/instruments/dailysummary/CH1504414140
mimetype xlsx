--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77577570598f4198" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd883adeef804914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382ede26a6394785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5355d6869cb04dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d21acf2d4b427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382ede26a6394785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4314115c9837487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5355d6869cb04dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,647</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,637</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>0,595</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>