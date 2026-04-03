--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13daa0c5b99f4679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849e2d3924b04846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884e4776e72c482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9024f43e5b2a45a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d40ac59222f4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884e4776e72c482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc582faa85ff54a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9024f43e5b2a45a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>