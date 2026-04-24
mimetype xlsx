--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849e2d3924b04846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23b1e27ac664607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9024f43e5b2a45a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89de103ed1c4472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc582faa85ff54a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9024f43e5b2a45a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb55ce77cbc174dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89de103ed1c4472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,745</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,393</x:t>
-[...48 lines deleted...]
-          <x:t>1,905</x:t>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,159</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,333</x:t>
-[...463 lines deleted...]
-          <x:t>2,027</x:t>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>