--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23b1e27ac664607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra729cefa38a34f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89de103ed1c4472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052bb707d4ee406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb55ce77cbc174dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89de103ed1c4472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0630a8eb3a404475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052bb707d4ee406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,683</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,563</x:t>
-[...60 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,307</x:t>
-[...53 lines deleted...]
-          <x:t>2,485</x:t>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,455</x:t>
-[...161 lines deleted...]
-          <x:t>2,511</x:t>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>