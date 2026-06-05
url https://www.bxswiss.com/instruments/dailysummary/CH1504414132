--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra729cefa38a34f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a3a806aefc4da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052bb707d4ee406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c92f818d4f84db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0630a8eb3a404475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052bb707d4ee406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322fca04b0cc4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c92f818d4f84db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,485</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,455</x:t>
-[...38 lines deleted...]
-          <x:t>2,493</x:t>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,959</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>2,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>