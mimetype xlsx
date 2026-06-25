--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a3a806aefc4da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25dfee74190a4cef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c92f818d4f84db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a8de848d9a4876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322fca04b0cc4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c92f818d4f84db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e8eaee50a7446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a8de848d9a4876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,323</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,291</x:t>
-[...11 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,145</x:t>
-[...85 lines deleted...]
-          <x:t>2,387</x:t>
+          <x:t>2,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,959</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>