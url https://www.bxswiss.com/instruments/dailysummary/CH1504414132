--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25dfee74190a4cef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9c80d643364ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a8de848d9a4876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31193e7767814b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e8eaee50a7446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a8de848d9a4876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2b98b5a8b5486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31193e7767814b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,211</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,073</x:t>
-[...97 lines deleted...]
-          <x:t>3,021</x:t>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,879</x:t>
-[...6 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,887</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>2,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>