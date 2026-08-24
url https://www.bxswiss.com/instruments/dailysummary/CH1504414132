--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9c80d643364ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65bde86ab9df4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31193e7767814b80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458ff850854b435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2b98b5a8b5486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31193e7767814b80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca59a3529a44fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458ff850854b435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,649</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>2,887</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>