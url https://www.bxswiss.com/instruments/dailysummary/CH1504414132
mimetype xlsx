--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65bde86ab9df4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0ea199362f499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458ff850854b435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d226e4a4fc4e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca59a3529a44fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458ff850854b435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e10d7ac340947ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d226e4a4fc4e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,099</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,027</x:t>
-[...517 lines deleted...]
-          <x:t>3,721</x:t>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>