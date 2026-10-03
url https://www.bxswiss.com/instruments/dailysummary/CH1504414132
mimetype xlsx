--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0ea199362f499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2549473c27df401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d226e4a4fc4e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa3bc29c2f742bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e10d7ac340947ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d226e4a4fc4e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08f42f74d0394a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa3bc29c2f742bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>