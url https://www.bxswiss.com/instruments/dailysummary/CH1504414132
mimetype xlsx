--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2549473c27df401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a8c4dc28da41a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa3bc29c2f742bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b551cff3cf54bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08f42f74d0394a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa3bc29c2f742bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3983ce68a4704548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b551cff3cf54bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,754</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,088</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,748</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>2,568</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>