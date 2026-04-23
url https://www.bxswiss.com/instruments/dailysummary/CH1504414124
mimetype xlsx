--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe4d7536c7a409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708c4da7418c4882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2af9674d1d4717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3aa1b53576499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc164d8ae42d94be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2af9674d1d4717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b2f787a1db4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3aa1b53576499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>1,803</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,519</x:t>
-[...43 lines deleted...]
-          <x:t>1,805</x:t>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>1,439</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>