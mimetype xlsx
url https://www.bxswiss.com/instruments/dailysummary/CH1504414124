--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708c4da7418c4882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b459807dc1742fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3aa1b53576499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0e0fdc992b4f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b2f787a1db4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3aa1b53576499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf0de203d2c4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0e0fdc992b4f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,805</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,619</x:t>
-[...21 lines deleted...]
-          <x:t>1,409</x:t>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,371</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,517</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,917</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,567</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>