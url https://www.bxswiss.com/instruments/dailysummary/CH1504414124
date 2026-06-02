--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b459807dc1742fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8bc3f8eb4c4d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0e0fdc992b4f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b3be59a9b4428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf0de203d2c4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0e0fdc992b4f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d6af43f0e74c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b3be59a9b4428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,517</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,917</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,639</x:t>
-[...210 lines deleted...]
-          <x:t>1,965</x:t>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,753</x:t>
-[...85 lines deleted...]
-          <x:t>1,317</x:t>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>