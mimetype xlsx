--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8bc3f8eb4c4d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699443e377ee48ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b3be59a9b4428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189b20d201f649d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d6af43f0e74c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b3be59a9b4428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc090ea20310f4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189b20d201f649d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,427</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>1,543</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>1,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>