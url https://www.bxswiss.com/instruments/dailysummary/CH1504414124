--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699443e377ee48ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra067ba5f774e42b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189b20d201f649d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64169b230f2425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc090ea20310f4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189b20d201f649d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re129b0f4fae24eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64169b230f2425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,023</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,925</x:t>
-[...107 lines deleted...]
-          <x:t>1,755</x:t>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>1,693</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,709</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,855</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>