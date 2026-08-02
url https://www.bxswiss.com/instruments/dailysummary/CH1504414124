--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra067ba5f774e42b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb41d39bf7844903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64169b230f2425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3b74020cae4fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re129b0f4fae24eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64169b230f2425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7246fc95d7de43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3b74020cae4fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,665</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1,833</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,699</x:t>
-[...107 lines deleted...]
-          <x:t>1,729</x:t>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>1,681</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>