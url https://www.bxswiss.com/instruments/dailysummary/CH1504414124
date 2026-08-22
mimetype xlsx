--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb41d39bf7844903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c296ed25b364532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3b74020cae4fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcacd77aa34f345ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7246fc95d7de43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3b74020cae4fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085bc445fad94104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcacd77aa34f345ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,649</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,619</x:t>
-[...11 lines deleted...]
-          <x:t>1,623</x:t>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,637</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,907</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>