--- v10 (2026-08-22)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c296ed25b364532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0de20f0e234daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcacd77aa34f345ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e292796dee452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085bc445fad94104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcacd77aa34f345ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2beb98d27ea044cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e292796dee452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>2,348</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>