--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0de20f0e234daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc266f6df3bf14f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e292796dee452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da7864819db4140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2beb98d27ea044cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e292796dee452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacc142057bf4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da7864819db4140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,732</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>1,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>