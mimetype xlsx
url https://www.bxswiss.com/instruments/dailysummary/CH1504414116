--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b717a9b56184c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5ba2e5b7ca47d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39146b30a2f41e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f2fc2ea1ed4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8d26919a304399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39146b30a2f41e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74e9cf0627b47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f2fc2ea1ed4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,359</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>