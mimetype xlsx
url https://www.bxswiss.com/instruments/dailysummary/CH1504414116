--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5ba2e5b7ca47d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ca3b41de2448fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f2fc2ea1ed4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d6cdedd5ba41a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74e9cf0627b47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f2fc2ea1ed4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333d422642784011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d6cdedd5ba41a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,837</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>0,601</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...43 lines deleted...]
-          <x:t>0,523</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,451</x:t>
-[...274 lines deleted...]
-          <x:t>0,437</x:t>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>