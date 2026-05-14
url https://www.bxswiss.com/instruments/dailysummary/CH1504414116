--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ca3b41de2448fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90316e81c5244b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d6cdedd5ba41a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1fe965c31804c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333d422642784011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d6cdedd5ba41a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc092c5aa8a3642ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1fe965c31804c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,447</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...38 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...134 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,523</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,609</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>