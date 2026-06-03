--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90316e81c5244b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0621735ac4834e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1fe965c31804c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6170c6ece0e44dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc092c5aa8a3642ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1fe965c31804c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbfd1ff3639340d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6170c6ece0e44dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,523</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,561</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,529</x:t>
-[...26 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>