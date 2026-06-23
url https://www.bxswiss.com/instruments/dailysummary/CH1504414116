--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0621735ac4834e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cff6ced3ca497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6170c6ece0e44dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac77928f9d043c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbfd1ff3639340d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6170c6ece0e44dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65b005e38df4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac77928f9d043c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,633</x:t>
-[...21 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>0,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>