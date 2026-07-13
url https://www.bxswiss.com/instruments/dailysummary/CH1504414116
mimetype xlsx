--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cff6ced3ca497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68daa4fd00e84c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac77928f9d043c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b1d186865341fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65b005e38df4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac77928f9d043c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a66e4c3ea164fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b1d186865341fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,021</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,939</x:t>
-[...281 lines deleted...]
-          <x:t>0,459</x:t>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,399</x:t>
-[...193 lines deleted...]
-          <x:t>0,671</x:t>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>