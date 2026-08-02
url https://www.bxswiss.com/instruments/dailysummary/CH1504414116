--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68daa4fd00e84c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b40377a31f14eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b1d186865341fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868ab24002ca4753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a66e4c3ea164fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b1d186865341fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876b1b584e424205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868ab24002ca4753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,473</x:t>
-[...58 lines deleted...]
-          <x:t>0,597</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,571</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>