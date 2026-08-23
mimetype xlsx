--- v7 (2026-08-02)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b40377a31f14eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbe31f8bbf94954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868ab24002ca4753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b42e36682e4b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876b1b584e424205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868ab24002ca4753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb64a496bdbb74c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b42e36682e4b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...4 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>0,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>