--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbe31f8bbf94954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af63735d1bb4e10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b42e36682e4b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6921d8d3ab45b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb64a496bdbb74c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b42e36682e4b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re385e8bca2ea408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6921d8d3ab45b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,783</x:t>
-[...102 lines deleted...]
-          <x:t>0,959</x:t>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...301 lines deleted...]
-          <x:t>0,771</x:t>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>