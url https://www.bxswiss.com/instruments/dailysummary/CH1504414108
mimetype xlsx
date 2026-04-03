--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7c30dd538943bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e56d49a2f5433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f982ee578e485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d62f54fb884e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4fd58d382a43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f982ee578e485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff84624afea4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d62f54fb884e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>