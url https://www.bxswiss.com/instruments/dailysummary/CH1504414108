--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e56d49a2f5433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra026f05576754d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d62f54fb884e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504f4fbfa9f6470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff84624afea4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d62f54fb884e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e960f78e6bc4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504f4fbfa9f6470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,701</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,709</x:t>
-[...38 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>