--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra026f05576754d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fc4a94132e4175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504f4fbfa9f6470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03e75dada4f42f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e960f78e6bc4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504f4fbfa9f6470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00be3a4a6d034047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03e75dada4f42f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...274 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>0,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>