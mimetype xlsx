--- v5 (2026-05-16)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fc4a94132e4175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815b25e611cb4bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03e75dada4f42f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad321432bdc463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00be3a4a6d034047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03e75dada4f42f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03de55ee9a01499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad321432bdc463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,557</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,637</x:t>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,619</x:t>
-[...200 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,563</x:t>
-[...92 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>