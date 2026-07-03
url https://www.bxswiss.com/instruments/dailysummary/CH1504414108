--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815b25e611cb4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0d020d02364971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad321432bdc463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e573a54f4ff4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03de55ee9a01499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad321432bdc463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66ada8e888842d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e573a54f4ff4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,541</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,509</x:t>
-[...345 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>