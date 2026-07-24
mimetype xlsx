--- v7 (2026-07-03)
+++ v8 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0d020d02364971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f44d4434724660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e573a54f4ff4c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40ef2d105694728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66ada8e888842d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e573a54f4ff4c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb903c2746747444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40ef2d105694728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,977</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,823</x:t>
-[...141 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,703</x:t>
-[...31 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,823</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>