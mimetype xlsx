--- v8 (2026-07-24)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f44d4434724660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167fe0bbda094ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40ef2d105694728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb4b3d794dc482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb903c2746747444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40ef2d105694728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3afdc709b0644d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb4b3d794dc482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>0,861</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,401</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>