--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167fe0bbda094ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9e14b6ec4a4a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb4b3d794dc482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e6ccacabc2410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3afdc709b0644d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb4b3d794dc482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a592193d5ae4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e6ccacabc2410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>