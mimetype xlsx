--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9e14b6ec4a4a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a87a3f7b7e4c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e6ccacabc2410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d4eb1a562a4181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a592193d5ae4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e6ccacabc2410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903c325700d1466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d4eb1a562a4181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>