--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a87a3f7b7e4c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338ded4246f24f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d4eb1a562a4181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4842e352161c4ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903c325700d1466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d4eb1a562a4181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcba9b31402f6432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4842e352161c4ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>