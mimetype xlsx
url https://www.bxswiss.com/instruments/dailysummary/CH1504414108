--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338ded4246f24f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e28bd46a6534901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4842e352161c4ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9c71d1af8284851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcba9b31402f6432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4842e352161c4ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a3b80173274a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9c71d1af8284851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,204</x:t>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,169</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.10.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,143</x:t>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>0,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>