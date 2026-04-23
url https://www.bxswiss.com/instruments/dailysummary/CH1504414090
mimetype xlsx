--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34b98eceb594593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3892ec8c25af4fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76eff94023f4482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd70e99ed1648be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bb873135fe43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76eff94023f4482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6429f744404a4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd70e99ed1648be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...441 lines deleted...]
-          <x:t>2,823</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,753</x:t>
-[...188 lines deleted...]
-          <x:t>2,369</x:t>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>