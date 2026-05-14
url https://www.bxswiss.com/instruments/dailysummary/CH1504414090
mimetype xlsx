--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3892ec8c25af4fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5003f10dad74139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd70e99ed1648be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49264788bdf4877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6429f744404a4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd70e99ed1648be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4a1d56edd14742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49264788bdf4877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,845</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,699</x:t>
-[...21 lines deleted...]
-          <x:t>2,401</x:t>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,433</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>2,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>