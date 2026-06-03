--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5003f10dad74139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb2450c66604a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49264788bdf4877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f8a27663244954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4a1d56edd14742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49264788bdf4877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5d6bdb73ec4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f8a27663244954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,625</x:t>
-[...48 lines deleted...]
-          <x:t>2,637</x:t>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,621</x:t>
-[...335 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,193</x:t>
-[...117 lines deleted...]
-          <x:t>2,433</x:t>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>