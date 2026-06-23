--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb2450c66604a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eff7a1c45704224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f8a27663244954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ff4f2bd3ab4467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5d6bdb73ec4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f8a27663244954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480aafdc190b4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ff4f2bd3ab4467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,661</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,407</x:t>
-[...65 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,193</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>2,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>3,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,233</x:t>
-[...80 lines deleted...]
-          <x:t>3,265</x:t>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>