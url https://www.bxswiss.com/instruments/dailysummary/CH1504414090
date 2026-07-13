--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eff7a1c45704224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fae247f0ff443cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ff4f2bd3ab4467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d4fbfd72f0446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480aafdc190b4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ff4f2bd3ab4467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfec5e31b0354311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d4fbfd72f0446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,375</x:t>
-[...166 lines deleted...]
-          <x:t>3,001</x:t>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,759</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,969</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>3,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>