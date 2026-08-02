--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fae247f0ff443cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Receafcc95bed43bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d4fbfd72f0446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b1558837b64a27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfec5e31b0354311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d4fbfd72f0446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d7254529404f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b1558837b64a27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,773</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,643</x:t>
-[...11 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,159</x:t>
-[...31 lines deleted...]
-          <x:t>2,941</x:t>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,961</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>2,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>2,969</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>