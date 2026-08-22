--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Receafcc95bed43bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8979d8234afb42e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b1558837b64a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc5a860524f4570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d7254529404f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b1558837b64a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7767f7590f2f428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc5a860524f4570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,987</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>