--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8979d8234afb42e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ca5a1808ce4114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc5a860524f4570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19d91301c8b40db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7767f7590f2f428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc5a860524f4570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a3b4b3d9b44450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19d91301c8b40db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,608 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>3,888</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,994</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,901</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>