--- v9 (2026-09-11)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ca5a1808ce4114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3a762474194be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19d91301c8b40db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92c90db0d5e4393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a3b4b3d9b44450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19d91301c8b40db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e10751cfc54fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92c90db0d5e4393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>3,937</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,895</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>3,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,685</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>