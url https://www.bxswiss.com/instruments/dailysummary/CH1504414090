--- v10 (2026-10-04)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3a762474194be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb432db5f3fa34bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92c90db0d5e4393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc22e0564c2452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e10751cfc54fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92c90db0d5e4393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452756907eb041c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc22e0564c2452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,262</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,922</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>3,268</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,918</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>2,728</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>