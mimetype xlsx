--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953504b3b32544b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460a40c093b44dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70992f273c344704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cce31fc7a284403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc437e1f1ef146bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70992f273c344704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf425f50b7bce4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cce31fc7a284403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>