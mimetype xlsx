--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460a40c093b44dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0865859ebb3483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cce31fc7a284403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd849d8dacc54edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf425f50b7bce4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cce31fc7a284403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb491decb3694d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd849d8dacc54edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,931</x:t>
-[...4 lines deleted...]
-          <x:t>1,559</x:t>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,633</x:t>
-[...360 lines deleted...]
-          <x:t>1,337</x:t>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>