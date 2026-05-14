--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0865859ebb3483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9a7d64228740b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd849d8dacc54edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847c3502574744e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb491decb3694d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd849d8dacc54edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re342e57967134122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847c3502574744e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,281</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,239</x:t>
-[...372 lines deleted...]
-          <x:t>1,691</x:t>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,655</x:t>
-[...134 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>