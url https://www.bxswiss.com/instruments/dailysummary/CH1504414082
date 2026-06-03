--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9a7d64228740b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7b8d4828644991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847c3502574744e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f3b381ddb5415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re342e57967134122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847c3502574744e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9d7d1614c24b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f3b381ddb5415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,691</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,655</x:t>
-[...21 lines deleted...]
-          <x:t>1,633</x:t>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>1,891</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,123</x:t>
-[...117 lines deleted...]
-          <x:t>1,475</x:t>
+          <x:t>2,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>