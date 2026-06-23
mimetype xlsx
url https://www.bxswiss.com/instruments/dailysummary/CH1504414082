--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7b8d4828644991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8acc66ddb24c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f3b381ddb5415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a0b2379002400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9d7d1614c24b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f3b381ddb5415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recdf9cfdb6ca47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a0b2379002400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,677</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,481</x:t>
-[...48 lines deleted...]
-          <x:t>2,259</x:t>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,105</x:t>
-[...276 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,043</x:t>
-[...198 lines deleted...]
-          <x:t>2,141</x:t>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>