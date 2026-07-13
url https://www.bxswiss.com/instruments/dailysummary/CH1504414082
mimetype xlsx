--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8acc66ddb24c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032a3c933f5f4ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a0b2379002400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a20c3415a74a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recdf9cfdb6ca47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a0b2379002400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92aa2c650e9845d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a20c3415a74a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,065</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,933</x:t>
-[...60 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,871</x:t>
-[...220 lines deleted...]
-          <x:t>1,797</x:t>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,923</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>1,999</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>