--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032a3c933f5f4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba08b6a150e04321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a20c3415a74a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8344cee13a94f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92aa2c650e9845d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a20c3415a74a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c325af8f4249ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8344cee13a94f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,795</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>1,817</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>