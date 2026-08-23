--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba08b6a150e04321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60795830b62474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8344cee13a94f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9af5cf8c4cf4751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c325af8f4249ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8344cee13a94f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097ba790b2f64f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9af5cf8c4cf4751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,923</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,817</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,587</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>