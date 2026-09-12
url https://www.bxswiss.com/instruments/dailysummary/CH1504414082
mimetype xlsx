--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60795830b62474e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7563bd10ef944b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9af5cf8c4cf4751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd575336fa55744c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097ba790b2f64f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9af5cf8c4cf4751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59106db640e45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd575336fa55744c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>2,553</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,631</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>2,528</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>