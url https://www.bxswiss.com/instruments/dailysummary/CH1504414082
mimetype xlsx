--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7563bd10ef944b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc24321c9ac3465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd575336fa55744c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e878d705d0544c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59106db640e45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd575336fa55744c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6d1e8be7f74eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e878d705d0544c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>