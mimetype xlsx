--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc24321c9ac3465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67428a8b8a248cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e878d705d0544c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32fc2fe99d5475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6d1e8be7f74eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e878d705d0544c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c30fef8f7c4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32fc2fe99d5475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,874</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>1,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,566</x:t>
-[...80 lines deleted...]
-          <x:t>1,462</x:t>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>