--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34553b21a824eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288ff13811cc49b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b8464f42104f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156de7099b1045f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b503e7e81f45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b8464f42104f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61942df2e694d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156de7099b1045f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,493</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>