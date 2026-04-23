--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288ff13811cc49b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378164e5e1dd4bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156de7099b1045f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7faf68364384759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61942df2e694d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156de7099b1045f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R296f5b73dc774d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7faf68364384759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,927</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>0,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>