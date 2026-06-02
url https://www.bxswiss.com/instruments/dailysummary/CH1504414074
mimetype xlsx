--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378164e5e1dd4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102d4392d2834d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7faf68364384759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59833860cdfa44d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R296f5b73dc774d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7faf68364384759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16ba0e2e1d24630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59833860cdfa44d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
-[...249 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,729</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,789</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,691</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>