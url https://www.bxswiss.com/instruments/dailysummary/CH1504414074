--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102d4392d2834d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa43aefc63f4c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59833860cdfa44d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4446c73b5b934012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16ba0e2e1d24630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59833860cdfa44d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1324e5c77334c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4446c73b5b934012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,757</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,667</x:t>
-[...404 lines deleted...]
-          <x:t>0,871</x:t>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>