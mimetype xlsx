--- v5 (2026-06-22)
+++ v6 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa43aefc63f4c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53932697a3f4522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4446c73b5b934012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694f46975af44ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1324e5c77334c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4446c73b5b934012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22bdbcf3b9744d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694f46975af44ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,997</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,663</x:t>
-[...16 lines deleted...]
-          <x:t>0,747</x:t>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>