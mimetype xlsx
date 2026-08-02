--- v6 (2026-07-12)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53932697a3f4522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59801f6d2dfe47ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694f46975af44ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8ffd258f4d4d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22bdbcf3b9744d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694f46975af44ebf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60376374ea2b4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8ffd258f4d4d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,603</x:t>
-[...33 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,691</x:t>
-[...360 lines deleted...]
-          <x:t>0,597</x:t>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>