--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59801f6d2dfe47ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43532588eb44096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8ffd258f4d4d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ad585fe1154c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60376374ea2b4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8ffd258f4d4d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b7115a04f4453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ad585fe1154c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,553</x:t>
-[...92 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,019</x:t>
-[...495 lines deleted...]
-          <x:t>0,749</x:t>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>