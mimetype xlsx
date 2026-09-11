--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43532588eb44096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab862232b5c8465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ad585fe1154c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a555de354fe44d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b7115a04f4453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ad585fe1154c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5545d6cd86ab4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a555de354fe44d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,471</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...522 lines deleted...]
-          <x:t>0,898</x:t>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>