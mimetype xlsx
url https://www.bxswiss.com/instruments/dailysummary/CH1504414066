--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a8af1af76d468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd895f0f313f14d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd7ba97adb346cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc371a144bf7f471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471801adb22342f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd7ba97adb346cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1745948a589c4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc371a144bf7f471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>