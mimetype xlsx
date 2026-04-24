--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd895f0f313f14d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f67b00b5a24656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc371a144bf7f471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4496e1d4450e4c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1745948a589c4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc371a144bf7f471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a752d6f40124706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4496e1d4450e4c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,703</x:t>
-[...43 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,841</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>