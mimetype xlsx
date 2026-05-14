--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f67b00b5a24656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236a4c15a19546da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4496e1d4450e4c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9763f5aa4efa4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a752d6f40124706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4496e1d4450e4c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af7f1e40c524a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9763f5aa4efa4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,507</x:t>
-[...80 lines deleted...]
-          <x:t>0,691</x:t>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,759</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,643</x:t>
-[...70 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,641</x:t>
-[...188 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>