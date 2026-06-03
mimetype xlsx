--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236a4c15a19546da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c08c9894134826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9763f5aa4efa4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8d14268c1847d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af7f1e40c524a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9763f5aa4efa4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9252453548dd4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8d14268c1847d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,641</x:t>
-[...33 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,721</x:t>
-[...31 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>0,601</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>