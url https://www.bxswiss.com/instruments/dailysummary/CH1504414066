--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c08c9894134826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a9b6c248824109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8d14268c1847d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re691bdce593f4f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9252453548dd4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8d14268c1847d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b3aa5884604575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re691bdce593f4f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,027</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,799</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,709</x:t>
-[...431 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>