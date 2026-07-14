--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a9b6c248824109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ee7fe0a9b3407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re691bdce593f4f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd576ad4e79644b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b3aa5884604575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re691bdce593f4f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81cd5ce8db2c4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd576ad4e79644b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,053</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,129</x:t>
-[...387 lines deleted...]
-          <x:t>0,813</x:t>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>