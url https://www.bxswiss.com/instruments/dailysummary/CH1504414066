--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ee7fe0a9b3407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010350b54cc8435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd576ad4e79644b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69421b57cabc4daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81cd5ce8db2c4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd576ad4e79644b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56ccba6dd6c4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69421b57cabc4daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,721</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,643</x:t>
-[...16 lines deleted...]
-          <x:t>0,833</x:t>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,731</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,711</x:t>
-[...134 lines deleted...]
-          <x:t>0,637</x:t>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>