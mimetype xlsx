--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010350b54cc8435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6eb27faf584bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69421b57cabc4daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4ada2588af4796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56ccba6dd6c4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69421b57cabc4daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447c44091b5e4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4ada2588af4796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,083</x:t>
-[...495 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>