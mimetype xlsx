--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6eb27faf584bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf040a1cadde04b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4ada2588af4796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd373c5b344d545e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447c44091b5e4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4ada2588af4796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3065b5c2bb4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd373c5b344d545e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,819</x:t>
-[...53 lines deleted...]
-          <x:t>0,811</x:t>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>0,966</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>