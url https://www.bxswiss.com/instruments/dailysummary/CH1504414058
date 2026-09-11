--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3445210b1ad14812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396e4247e93d401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314f8b5fbe814e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321d1d725a0b40f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e872ef99c3476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314f8b5fbe814e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re741288ab1704e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321d1d725a0b40f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>