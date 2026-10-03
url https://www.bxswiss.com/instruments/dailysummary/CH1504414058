--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396e4247e93d401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c550a664bc47c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321d1d725a0b40f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de67e8262564aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re741288ab1704e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321d1d725a0b40f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15e572aa62b4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de67e8262564aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>3,903</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,883</x:t>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>