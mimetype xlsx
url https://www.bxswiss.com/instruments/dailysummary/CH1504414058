--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c550a664bc47c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461b5837330741e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de67e8262564aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcda9bd2c33974362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15e572aa62b4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de67e8262564aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76ab1beaccb47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcda9bd2c33974362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>