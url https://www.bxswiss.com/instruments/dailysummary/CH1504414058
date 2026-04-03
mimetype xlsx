--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58228ab5823406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0aef1f25da64a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136f2e40325f4b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9290d5e35a74bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5486aefb8a434ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136f2e40325f4b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37110dbc620045cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9290d5e35a74bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>