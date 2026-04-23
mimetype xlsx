--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0aef1f25da64a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd9bf4aefc54d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9290d5e35a74bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c79b3f9cdd43d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37110dbc620045cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9290d5e35a74bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08410920890a46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c79b3f9cdd43d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,703</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>2,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,395</x:t>
-[...382 lines deleted...]
-          <x:t>2,265</x:t>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>