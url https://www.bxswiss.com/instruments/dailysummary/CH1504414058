--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd9bf4aefc54d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a259e949bd4954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c79b3f9cdd43d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27cfe5387ee44718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08410920890a46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c79b3f9cdd43d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc05a46f6f3445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27cfe5387ee44718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>