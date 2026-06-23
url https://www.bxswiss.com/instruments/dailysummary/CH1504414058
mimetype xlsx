--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a259e949bd4954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf32df0d7fdb472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27cfe5387ee44718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672967e711854d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc05a46f6f3445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27cfe5387ee44718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0efe390aa4fc424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672967e711854d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,393</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>2,839</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,659</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>2,573</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>