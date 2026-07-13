--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf32df0d7fdb472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c5057dbce24187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672967e711854d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27832b013af24edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0efe390aa4fc424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672967e711854d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8daed28127dc43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27832b013af24edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>3,127</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>3,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,137</x:t>
-[...90 lines deleted...]
-          <x:t>3,337</x:t>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>