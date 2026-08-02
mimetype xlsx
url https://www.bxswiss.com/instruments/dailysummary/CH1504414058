--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c5057dbce24187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5972b7e69e4144c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27832b013af24edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc38345dedcb4199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8daed28127dc43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27832b013af24edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a98b7c1a9284c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc38345dedcb4199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,325</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,117</x:t>
-[...183 lines deleted...]
-          <x:t>2,783</x:t>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>3,423</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,033</x:t>
-[...58 lines deleted...]
-          <x:t>3,133</x:t>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>