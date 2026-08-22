--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5972b7e69e4144c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3445210b1ad14812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc38345dedcb4199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314f8b5fbe814e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a98b7c1a9284c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc38345dedcb4199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e872ef99c3476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314f8b5fbe814e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,666</x:t>
-[...102 lines deleted...]
-          <x:t>3,423</x:t>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,033</x:t>
-[...345 lines deleted...]
-          <x:t>3,608</x:t>
+          <x:t>3,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,487</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>3,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>