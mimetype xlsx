--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139893a31a4d4004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ceb9b7ae9a44d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4591b6c116494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21638417db9749f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc489a62fa3334ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4591b6c116494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R812fdf04429c469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21638417db9749f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>