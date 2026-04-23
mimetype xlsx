--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ceb9b7ae9a44d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8937333408234df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21638417db9749f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c68d5eb5bd4096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R812fdf04429c469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21638417db9749f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96115a96c31d4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c68d5eb5bd4096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,751</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,967</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,443</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>