--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8937333408234df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2a845b55374832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c68d5eb5bd4096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe20e24a105b4ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96115a96c31d4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c68d5eb5bd4096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd60f5e933843cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe20e24a105b4ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,383</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,509</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1,819</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>