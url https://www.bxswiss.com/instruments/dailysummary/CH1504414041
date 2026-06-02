--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2a845b55374832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a351a7a82c4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe20e24a105b4ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb277b2a3584c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd60f5e933843cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe20e24a105b4ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfadd7a2cff194fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb277b2a3584c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,715</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,771</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,763</x:t>
-[...436 lines deleted...]
-          <x:t>1,543</x:t>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>