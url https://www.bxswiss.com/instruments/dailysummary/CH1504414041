--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a351a7a82c4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ea083ebdde4f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb277b2a3584c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f91ca6dd2d4486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfadd7a2cff194fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb277b2a3584c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dcca06c1ae54c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f91ca6dd2d4486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,807</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,603</x:t>
-[...286 lines deleted...]
-          <x:t>1,793</x:t>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>2,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>