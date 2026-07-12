--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ea083ebdde4f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7e468d187f481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f91ca6dd2d4486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfe7db4780a4695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dcca06c1ae54c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f91ca6dd2d4486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd34af7c1cf4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfe7db4780a4695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,009</x:t>
-[...43 lines deleted...]
-          <x:t>2,519</x:t>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>2,421</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,297</x:t>
-[...151 lines deleted...]
-          <x:t>2,233</x:t>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
-[...269 lines deleted...]
-          <x:t>2,075</x:t>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>