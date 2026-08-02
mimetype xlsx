--- v8 (2026-07-12)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7e468d187f481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d206b5005ad4793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfe7db4780a4695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78183dabea904fc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd34af7c1cf4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfe7db4780a4695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f8a1b71cbe47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78183dabea904fc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,823</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,707</x:t>
-[...544 lines deleted...]
-          <x:t>1,959</x:t>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>