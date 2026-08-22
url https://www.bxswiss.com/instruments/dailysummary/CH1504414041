--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d206b5005ad4793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re433d198addb4ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78183dabea904fc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06530ac8df8e4069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f8a1b71cbe47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78183dabea904fc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bc198dc0724125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06530ac8df8e4069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,967</x:t>
-[...75 lines deleted...]
-          <x:t>2,583</x:t>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>2,327</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>