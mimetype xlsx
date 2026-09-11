--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re433d198addb4ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461bb453fa1b406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06530ac8df8e4069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d7a3f1a76146eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bc198dc0724125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06530ac8df8e4069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754f11dfa68f4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d7a3f1a76146eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,531</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,484</x:t>
-[...382 lines deleted...]
-          <x:t>2,716</x:t>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>