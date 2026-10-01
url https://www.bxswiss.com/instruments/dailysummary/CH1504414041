--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461bb453fa1b406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eead996367043f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d7a3f1a76146eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb060a496d564d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754f11dfa68f4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d7a3f1a76146eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0271e24f87436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb060a496d564d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>