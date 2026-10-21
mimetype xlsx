--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eead996367043f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re043af2507124952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb060a496d564d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28a2c9adf1c462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0271e24f87436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb060a496d564d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492083d070b4497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28a2c9adf1c462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,874</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,888</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,886</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>2,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,686</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>