--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb58ca4d6444243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ddcdd9d7d24b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ae83cf1f344ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ccaac4e584a4028"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838f9c5b4c0a4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ae83cf1f344ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e112ea862f47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ccaac4e584a4028" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>