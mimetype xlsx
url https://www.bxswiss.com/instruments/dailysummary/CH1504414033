--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ddcdd9d7d24b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref40e5bb849e4874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ccaac4e584a4028"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re16de28de36f4cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e112ea862f47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ccaac4e584a4028" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f232bdcc9d948d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re16de28de36f4cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,460</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,446</x:t>
-[...43 lines deleted...]
-          <x:t>0,570</x:t>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,526</x:t>
-[...16 lines deleted...]
-          <x:t>0,486</x:t>
+          <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,476</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,338</x:t>
-[...16 lines deleted...]
-          <x:t>0,330</x:t>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,290</x:t>
-[...161 lines deleted...]
-          <x:t>0,256</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>