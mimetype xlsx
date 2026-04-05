--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c95cd667a74257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb421f504bbe44935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9521f85bb545dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748ff5d69e184a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ac29c0b3b24c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9521f85bb545dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f8ea439c3348ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748ff5d69e184a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,027</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,561</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,887</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...53 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>