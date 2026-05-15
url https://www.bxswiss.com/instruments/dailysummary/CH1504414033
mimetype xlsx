--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb421f504bbe44935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd7396b6788406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748ff5d69e184a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346aec2a64c9434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f8ea439c3348ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748ff5d69e184a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebed4a20f87440c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346aec2a64c9434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,893</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,697</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>0,563</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>0,559</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>