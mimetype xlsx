--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd7396b6788406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d57f0db03042d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346aec2a64c9434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503f76ecb1394349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebed4a20f87440c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346aec2a64c9434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a9d0f29d2c4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503f76ecb1394349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,721</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>1,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>0,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>