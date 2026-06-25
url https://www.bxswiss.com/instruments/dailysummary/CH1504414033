--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d57f0db03042d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e9706110644ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503f76ecb1394349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01466dbc3aa74121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a9d0f29d2c4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503f76ecb1394349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359803cd6c984293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01466dbc3aa74121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...107 lines deleted...]
-          <x:t>0,849</x:t>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,753</x:t>
-[...485 lines deleted...]
-          <x:t>0,923</x:t>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>