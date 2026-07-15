--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e9706110644ff9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26df8c73abc41d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01466dbc3aa74121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76183b49df264e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359803cd6c984293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01466dbc3aa74121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560cb61100824f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76183b49df264e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,107</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,009</x:t>
-[...11 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>1,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,153</x:t>
-[...151 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>0,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>