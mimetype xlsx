--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26df8c73abc41d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb73e5704ec437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76183b49df264e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818426aa16234d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560cb61100824f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76183b49df264e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57dcf14824cc42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818426aa16234d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>0,741</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>