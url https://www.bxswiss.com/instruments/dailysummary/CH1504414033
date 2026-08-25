--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb73e5704ec437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3735543edf43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818426aa16234d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1a327be6ec491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57dcf14824cc42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818426aa16234d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re305cf5efe664455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1a327be6ec491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,177</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,157</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,227</x:t>
-[...549 lines deleted...]
-          <x:t>1,119</x:t>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>