--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3735543edf43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb58ca4d6444243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1a327be6ec491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ae83cf1f344ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re305cf5efe664455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1a327be6ec491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838f9c5b4c0a4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ae83cf1f344ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,207</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>1,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,253</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>