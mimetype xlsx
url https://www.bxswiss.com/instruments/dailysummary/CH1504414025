--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47adc48822334086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062fb5aa780c4083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaaba39ff8fc4356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6092d089f054be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc1c8b61ae14af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaaba39ff8fc4356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eef10e847af4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6092d089f054be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,599</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,599</x:t>
-[...598 lines deleted...]
-          <x:t>1,114</x:t>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>