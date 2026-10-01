--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062fb5aa780c4083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dc0da4de5e40d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6092d089f054be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf32ceeaf0534d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eef10e847af4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6092d089f054be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20114c1c5e944b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf32ceeaf0534d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>0,998</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,056</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>