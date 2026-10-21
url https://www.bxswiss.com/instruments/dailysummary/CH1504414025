--- v11 (2026-10-01)
+++ v12 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dc0da4de5e40d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42602b22ece74803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf32ceeaf0534d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff4d1e8d259448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20114c1c5e944b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf32ceeaf0534d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ea3c006d9a4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff4d1e8d259448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,476</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,398</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,582</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>