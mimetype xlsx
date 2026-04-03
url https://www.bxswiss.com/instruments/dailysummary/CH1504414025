--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9662c47a9f88451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4d034e053f4e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b241f1393a4206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226344eb55a447f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de388115b1849c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b241f1393a4206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc749ad263e4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226344eb55a447f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>