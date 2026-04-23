--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4d034e053f4e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0138ef2177a14d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226344eb55a447f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e58462dfd6f431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc749ad263e4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226344eb55a447f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3188a30775744598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e58462dfd6f431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,983</x:t>
-[...220 lines deleted...]
-          <x:t>0,813</x:t>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>0,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>