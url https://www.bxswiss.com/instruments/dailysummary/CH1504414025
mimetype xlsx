--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0138ef2177a14d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0472270cd0234849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e58462dfd6f431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147e5c6b71234554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3188a30775744598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e58462dfd6f431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25c35bc45294773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147e5c6b71234554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,367</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,367</x:t>
-[...544 lines deleted...]
-          <x:t>0,823</x:t>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>