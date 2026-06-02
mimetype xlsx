--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0472270cd0234849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352f211e0c8c4262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147e5c6b71234554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7511eb2c57ce4c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25c35bc45294773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147e5c6b71234554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26dda100534e4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7511eb2c57ce4c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,731</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,693</x:t>
-[...80 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...424 lines deleted...]
-          <x:t>0,651</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>