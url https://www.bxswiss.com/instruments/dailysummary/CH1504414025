--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352f211e0c8c4262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4a3ea0380e4c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7511eb2c57ce4c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d218dd2f0042d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26dda100534e4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7511eb2c57ce4c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc19a0a6228a4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d218dd2f0042d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,717</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,661</x:t>
-[...16 lines deleted...]
-          <x:t>0,717</x:t>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,661</x:t>
-[...16 lines deleted...]
-          <x:t>0,761</x:t>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,631</x:t>
-[...75 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,003</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>1,089</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>