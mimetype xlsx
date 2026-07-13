--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4a3ea0380e4c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc3dd211bbd49ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d218dd2f0042d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27005785fc91462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc19a0a6228a4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d218dd2f0042d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re645864532314bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27005785fc91462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,167</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,097</x:t>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,987</x:t>
-[...119 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,857</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,827</x:t>
-[...134 lines deleted...]
-          <x:t>0,921</x:t>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>