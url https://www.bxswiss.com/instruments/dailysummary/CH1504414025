--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc3dd211bbd49ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403d974f52c042ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27005785fc91462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba23b1c0dd9140e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re645864532314bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27005785fc91462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad98106ba0c4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba23b1c0dd9140e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,653</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,841</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>0,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>