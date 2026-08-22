--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403d974f52c042ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47adc48822334086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba23b1c0dd9140e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaaba39ff8fc4356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad98106ba0c4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba23b1c0dd9140e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc1c8b61ae14af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaaba39ff8fc4356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,209</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...490 lines deleted...]
-          <x:t>0,929</x:t>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>