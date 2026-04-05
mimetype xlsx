--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45315264313f4d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6009914ff3504c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97205d166ce4af5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa444cfab5d94849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39592fb59354ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97205d166ce4af5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ca62bda5644e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa444cfab5d94849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>