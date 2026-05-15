--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6009914ff3504c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d34248ce0d4b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa444cfab5d94849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24e01c935084481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ca62bda5644e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa444cfab5d94849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb780cfc98bc942e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24e01c935084481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,747</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,029</x:t>
-[...468 lines deleted...]
-          <x:t>2,391</x:t>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>