--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d34248ce0d4b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84088b1ba4814489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24e01c935084481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c6aeed30794ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb780cfc98bc942e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24e01c935084481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f2e0803839463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c6aeed30794ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,907</x:t>
-[...85 lines deleted...]
-          <x:t>2,921</x:t>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...505 lines deleted...]
-          <x:t>2,633</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>