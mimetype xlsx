--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84088b1ba4814489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c386a3650724ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c6aeed30794ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5bada335624e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f2e0803839463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c6aeed30794ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b77644690714426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5bada335624e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,889</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,811</x:t>
-[...161 lines deleted...]
-          <x:t>2,985</x:t>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>3,329</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>