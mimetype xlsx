--- v6 (2026-06-27)
+++ v7 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c386a3650724ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re325bae902f14514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5bada335624e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bd846f96da4fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b77644690714426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5bada335624e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1ea7c5cb0c4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bd846f96da4fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>3,545</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,323</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,297</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,199</x:t>
-[...377 lines deleted...]
-          <x:t>3,001</x:t>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>