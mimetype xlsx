--- v7 (2026-08-06)
+++ v8 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re325bae902f14514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad34e91e99a4b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bd846f96da4fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f988058d3bf4d3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1ea7c5cb0c4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bd846f96da4fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fe8f85b5344809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f988058d3bf4d3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>