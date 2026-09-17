--- v8 (2026-08-26)
+++ v9 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad34e91e99a4b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf4f57bbee1488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f988058d3bf4d3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e3876797124f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fe8f85b5344809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f988058d3bf4d3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd23118f149b409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e3876797124f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>4,288</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,402</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,604</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,578</x:t>
-[...102 lines deleted...]
-          <x:t>4,879</x:t>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,781</x:t>
-[...188 lines deleted...]
-          <x:t>4,499</x:t>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>