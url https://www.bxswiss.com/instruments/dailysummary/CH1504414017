--- v9 (2026-09-17)
+++ v10 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf4f57bbee1488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d55c7b02eec4ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e3876797124f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5983154a03644dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd23118f149b409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e3876797124f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a4f16db7f84e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5983154a03644dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>4,047</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,047</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>4,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,507</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>