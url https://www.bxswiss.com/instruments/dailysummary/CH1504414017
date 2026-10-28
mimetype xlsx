--- v10 (2026-10-07)
+++ v11 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d55c7b02eec4ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f61e09eaf54848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5983154a03644dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9621cf7bba6b46b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a4f16db7f84e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5983154a03644dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0573fcf850c446a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9621cf7bba6b46b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,585</x:t>
-[...232 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,323</x:t>
-[...53 lines deleted...]
-          <x:t>3,487</x:t>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,269</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3,237</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,273</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>3,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>