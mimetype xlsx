--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8004ce88ce994bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a12886a89040d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88cf7ab02f9746f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d3dd40d53840ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede710344c434436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88cf7ab02f9746f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb465332cceb34848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d3dd40d53840ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>