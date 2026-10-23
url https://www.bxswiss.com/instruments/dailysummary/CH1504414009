--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a12886a89040d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac4be9b39ad44e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d3dd40d53840ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195b9b76ae9a431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb465332cceb34848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d3dd40d53840ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f114fa82b3483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195b9b76ae9a431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>2,036</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,052</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>2,276</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,106</x:t>
-[...124 lines deleted...]
-          <x:t>2,084</x:t>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,878</x:t>
-[...80 lines deleted...]
-          <x:t>1,752</x:t>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>