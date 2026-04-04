--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235667acfba84989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2b6fd1fa334766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f71473a99540c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf5eec143a645e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red20e9848655461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f71473a99540c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1aae5d96d14d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf5eec143a645e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>