--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2b6fd1fa334766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe87d19c3fb41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf5eec143a645e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82c722016884f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1aae5d96d14d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf5eec143a645e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a23928c52574a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82c722016884f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,203</x:t>
-[...53 lines deleted...]
-          <x:t>2,209</x:t>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,879</x:t>
-[...38 lines deleted...]
-          <x:t>1,463</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,447</x:t>
-[...490 lines deleted...]
-          <x:t>1,555</x:t>
+          <x:t>1,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>