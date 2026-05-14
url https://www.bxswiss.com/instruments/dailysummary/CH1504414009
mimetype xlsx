--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe87d19c3fb41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293cee9dceec45f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82c722016884f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57f974dc2fc4aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a23928c52574a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82c722016884f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5ca8a70cb44b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57f974dc2fc4aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,039</x:t>
-[...188 lines deleted...]
-          <x:t>1,489</x:t>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,427</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,343</x:t>
-[...183 lines deleted...]
-          <x:t>1,899</x:t>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,867</x:t>
-[...161 lines deleted...]
-          <x:t>1,919</x:t>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>