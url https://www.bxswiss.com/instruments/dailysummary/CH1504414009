--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293cee9dceec45f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b4601736ea4c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57f974dc2fc4aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f220a7e79df49b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5ca8a70cb44b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57f974dc2fc4aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca9614c0ae14fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f220a7e79df49b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,659</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,609</x:t>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,899</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>2,175</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,719</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>