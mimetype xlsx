--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b4601736ea4c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83937fa4b8944cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f220a7e79df49b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5ea1bbe69e41c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca9614c0ae14fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f220a7e79df49b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ef7226a65c414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5ea1bbe69e41c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,943</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...38 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,581</x:t>
-[...237 lines deleted...]
-          <x:t>1,925</x:t>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>2,449</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>