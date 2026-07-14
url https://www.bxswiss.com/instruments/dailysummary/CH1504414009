--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83937fa4b8944cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71db4ab09a774165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5ea1bbe69e41c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9facc6d4a324405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ef7226a65c414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5ea1bbe69e41c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd409810d5dfa4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9facc6d4a324405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,367</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,391</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,199</x:t>
-[...11 lines deleted...]
-          <x:t>1,983</x:t>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,279</x:t>
-[...4 lines deleted...]
-          <x:t>2,113</x:t>
+          <x:t>1,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,129</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>2,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>