--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71db4ab09a774165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc529b2f8554aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9facc6d4a324405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d7ff147f844188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd409810d5dfa4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9facc6d4a324405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9faeaadfbad4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d7ff147f844188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,075</x:t>
-[...48 lines deleted...]
-          <x:t>2,169</x:t>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,113</x:t>
-[...323 lines deleted...]
-          <x:t>2,013</x:t>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,537</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>2,789</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,503</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>2,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>