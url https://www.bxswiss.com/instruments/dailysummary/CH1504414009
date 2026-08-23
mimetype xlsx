--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc529b2f8554aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7a20a5e1eb4fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d7ff147f844188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0eb0dc883242c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9faeaadfbad4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d7ff147f844188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8a69b8e6304362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0eb0dc883242c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,635</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,537</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,789</x:t>
-[...495 lines deleted...]
-          <x:t>2,503</x:t>
+          <x:t>2,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>