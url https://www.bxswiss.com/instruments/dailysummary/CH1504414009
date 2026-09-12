--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7a20a5e1eb4fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8004ce88ce994bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0eb0dc883242c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88cf7ab02f9746f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8a69b8e6304362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0eb0dc883242c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede710344c434436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88cf7ab02f9746f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>3,316</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,256</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>3,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,072</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>