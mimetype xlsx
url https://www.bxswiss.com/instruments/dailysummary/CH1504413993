--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc255414fa1e4069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a77c3a8189416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271476c739124fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b975d65c6b4bcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fcccc692143413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271476c739124fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd30682fcaac4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b975d65c6b4bcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>