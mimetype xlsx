--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a77c3a8189416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc28227e20a344f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b975d65c6b4bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208f20129c7a422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd30682fcaac4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b975d65c6b4bcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca46888ca3c4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208f20129c7a422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,121</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,073</x:t>
-[...178 lines deleted...]
-          <x:t>0,959</x:t>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...377 lines deleted...]
-          <x:t>0,629</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>