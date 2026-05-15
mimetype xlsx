--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc28227e20a344f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10db4a53bcbd478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208f20129c7a422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c193e9f5e64e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca46888ca3c4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208f20129c7a422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55238dd0e994fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c193e9f5e64e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,523</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,679</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,649</x:t>
-[...247 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>