--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10db4a53bcbd478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa79fc60f0f04be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c193e9f5e64e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536ef66a07384567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55238dd0e994fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c193e9f5e64e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7050eb379e464d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536ef66a07384567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,767</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,717</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>