--- v6 (2026-06-05)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa79fc60f0f04be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d50af9bfba456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536ef66a07384567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92a487ba6b149ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7050eb379e464d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536ef66a07384567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545f4724764d43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92a487ba6b149ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,747</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,947</x:t>
-[...26 lines deleted...]
-          <x:t>0,857</x:t>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
-[...458 lines deleted...]
-          <x:t>1,033</x:t>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>