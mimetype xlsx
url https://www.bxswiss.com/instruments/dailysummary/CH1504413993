--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d50af9bfba456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948281f01c5a486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92a487ba6b149ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ae35a4b63a43bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545f4724764d43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92a487ba6b149ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc026bb8c4c3b49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ae35a4b63a43bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,789</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>15.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,803</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>19.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,049</x:t>
-[...468 lines deleted...]
-          <x:t>0,777</x:t>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>