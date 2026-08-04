--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948281f01c5a486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabd69109f5147f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ae35a4b63a43bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891c9568646a47c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc026bb8c4c3b49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ae35a4b63a43bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5256a38fcbf04ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891c9568646a47c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,971</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,881</x:t>
-[...16 lines deleted...]
-          <x:t>0,983</x:t>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,879</x:t>
-[...70 lines deleted...]
-          <x:t>1,021</x:t>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
-[...11 lines deleted...]
-          <x:t>0,945</x:t>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>1,217</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>