--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabd69109f5147f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bed5700b9b848b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891c9568646a47c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e8b2cae101435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5256a38fcbf04ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891c9568646a47c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc5789c0ea14f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e8b2cae101435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,173</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>1,275</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>