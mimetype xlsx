--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bed5700b9b848b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa18056f8c247ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e8b2cae101435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde13c6f8b76b49db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc5789c0ea14f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e8b2cae101435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b92362ad5324560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde13c6f8b76b49db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,029</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,204</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>