--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa18056f8c247ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fae18b1ac445fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde13c6f8b76b49db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cbd89ec13944c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b92362ad5324560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde13c6f8b76b49db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c546c0239f477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cbd89ec13944c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>