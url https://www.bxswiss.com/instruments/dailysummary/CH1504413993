--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fae18b1ac445fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a840d0a939e443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cbd89ec13944c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d40eab5178144aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c546c0239f477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cbd89ec13944c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b21d384a1e4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d40eab5178144aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,610</x:t>
-[...139 lines deleted...]
-          <x:t>0,418</x:t>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,424</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>