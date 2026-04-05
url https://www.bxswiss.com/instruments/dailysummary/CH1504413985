--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fac2d901be145a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce485057487423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc261e98c5245a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d88c37a04b8494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5781d98506734104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc261e98c5245a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b79a68b03ed4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d88c37a04b8494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,899</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>0,891</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>