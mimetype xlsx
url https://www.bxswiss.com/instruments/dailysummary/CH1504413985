--- v3 (2026-04-05)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce485057487423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c24fd2bd0d41bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d88c37a04b8494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31806cb8d1564655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b79a68b03ed4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d88c37a04b8494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95986b73f8841a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31806cb8d1564655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,177</x:t>
-[...193 lines deleted...]
-          <x:t>0,843</x:t>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>19.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>0,667</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>