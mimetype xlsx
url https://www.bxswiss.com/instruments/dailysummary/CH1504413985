--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c24fd2bd0d41bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bff10c233824bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31806cb8d1564655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4218269c6ae24093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95986b73f8841a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31806cb8d1564655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813371a8c24048bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4218269c6ae24093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,837</x:t>
-[...70 lines deleted...]
-          <x:t>1,049</x:t>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,047</x:t>
-[...146 lines deleted...]
-          <x:t>0,879</x:t>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,799</x:t>
-[...107 lines deleted...]
-          <x:t>0,793</x:t>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,087</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,101</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,721</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>