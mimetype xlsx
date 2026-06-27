--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bff10c233824bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c20b008d8f94eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4218269c6ae24093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae87f76490a44358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813371a8c24048bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4218269c6ae24093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4549bac4a06426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae87f76490a44358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,793</x:t>
-[...242 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>