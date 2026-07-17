--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c20b008d8f94eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f58dca4fd34c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae87f76490a44358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5a75d0382a4161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4549bac4a06426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae87f76490a44358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2701ab5f7d4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5a75d0382a4161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,295</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,359</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>0,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,751</x:t>
-[...26 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>0,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>