--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f58dca4fd34c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29dc95f77ad24161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5a75d0382a4161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac2b96db19c409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2701ab5f7d4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5a75d0382a4161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00945083938b46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac2b96db19c409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,967</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,021</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>0,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>