--- v8 (2026-08-06)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29dc95f77ad24161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905fa247cf58402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac2b96db19c409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c3e90618e74d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00945083938b46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac2b96db19c409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04efe1714984c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c3e90618e74d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,459</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>