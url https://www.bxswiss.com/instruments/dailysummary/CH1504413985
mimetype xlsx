--- v9 (2026-09-15)
+++ v10 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905fa247cf58402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b444645efab4569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c3e90618e74d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47c868ecb3e4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04efe1714984c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c3e90618e74d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7842a65d6714c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47c868ecb3e4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>