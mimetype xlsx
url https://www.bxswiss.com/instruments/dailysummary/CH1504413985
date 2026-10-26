--- v10 (2026-10-05)
+++ v11 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b444645efab4569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce06a9d4e7e460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47c868ecb3e4ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42275e7025914cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7842a65d6714c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47c868ecb3e4ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f63319bdd1d457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42275e7025914cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,610</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,578</x:t>
-[...43 lines deleted...]
-          <x:t>0,640</x:t>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,468</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,342</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>