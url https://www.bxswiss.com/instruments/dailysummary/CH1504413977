--- v0 (2026-02-22)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56de3a5a0f5d4fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e0d1f4d3044512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2eb291577c7405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6a169a9a424b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad7b239de2e42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2eb291577c7405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5b6aa1de71447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6a169a9a424b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>4,189</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>