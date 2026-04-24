--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e0d1f4d3044512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fafe4f01a204045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6a169a9a424b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f4b7aa27924b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5b6aa1de71447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6a169a9a424b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e158d46e014e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f4b7aa27924b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,301</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,781</x:t>
-[...205 lines deleted...]
-          <x:t>2,741</x:t>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,659</x:t>
-[...70 lines deleted...]
-          <x:t>3,007</x:t>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,781</x:t>
-[...301 lines deleted...]
-          <x:t>2,523</x:t>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>