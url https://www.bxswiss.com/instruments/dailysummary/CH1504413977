--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fafe4f01a204045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06dc4d7faf2b4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f4b7aa27924b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316232755dea4b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e158d46e014e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f4b7aa27924b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5ecf3b8cd74119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316232755dea4b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,321</x:t>
-[...53 lines deleted...]
-          <x:t>3,099</x:t>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,945</x:t>
-[...33 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,065</x:t>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,011</x:t>
-[...188 lines deleted...]
-          <x:t>3,105</x:t>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>