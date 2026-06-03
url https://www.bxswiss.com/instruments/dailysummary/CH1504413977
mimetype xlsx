--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06dc4d7faf2b4d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89f7125c7244860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316232755dea4b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5e136b63e04d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5ecf3b8cd74119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316232755dea4b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36cc31b3bd76405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5e136b63e04d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,065</x:t>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,011</x:t>
-[...318 lines deleted...]
-          <x:t>2,701</x:t>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>2,869</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>