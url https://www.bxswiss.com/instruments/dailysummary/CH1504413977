--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89f7125c7244860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc910bd51e4954e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5e136b63e04d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae4ac68770e43d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36cc31b3bd76405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5e136b63e04d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53cb855ae72640cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae4ac68770e43d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,385</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>3,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>