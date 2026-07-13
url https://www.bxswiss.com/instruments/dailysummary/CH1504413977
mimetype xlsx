--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc910bd51e4954e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbd6008047c4dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae4ac68770e43d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8022f536d5a94691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53cb855ae72640cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae4ac68770e43d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18655430e18d44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8022f536d5a94691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,647</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,397</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>3,692</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>