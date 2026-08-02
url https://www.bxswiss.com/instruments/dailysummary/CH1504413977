--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbd6008047c4dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf421268dac8e44c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8022f536d5a94691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf306590424454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18655430e18d44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8022f536d5a94691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96fa646bad9d4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf306590424454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,101</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,247</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,413</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,554</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,233</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>4,252</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,018</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>3,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>