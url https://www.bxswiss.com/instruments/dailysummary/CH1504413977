--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf421268dac8e44c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6c9f595c5e4fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf306590424454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa26e2a00af4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96fa646bad9d4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf306590424454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01aa245c4b9c4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa26e2a00af4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,252</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,018</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>4,018</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>