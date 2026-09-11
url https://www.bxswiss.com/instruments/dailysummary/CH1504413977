--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6c9f595c5e4fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6abca92f724b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa26e2a00af4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69dbb05e72a14d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01aa245c4b9c4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa26e2a00af4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re539059599b24c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69dbb05e72a14d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>4,825</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,795</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>5,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,885</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>