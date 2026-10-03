--- v9 (2026-09-11)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6abca92f724b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d79d890a534635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69dbb05e72a14d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6f38e5be2f4d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re539059599b24c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69dbb05e72a14d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb45816100614b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6f38e5be2f4d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>