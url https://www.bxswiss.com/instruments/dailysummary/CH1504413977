--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d79d890a534635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d82b89dd3f420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6f38e5be2f4d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R188375e7e19f4ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb45816100614b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6f38e5be2f4d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2627c8f774401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R188375e7e19f4ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>3,765</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,665</x:t>
-[...377 lines deleted...]
-          <x:t>3,253</x:t>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>