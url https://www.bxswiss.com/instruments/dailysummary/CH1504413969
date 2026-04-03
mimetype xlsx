--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212c34fc4d1b415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f29e809e11c4bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1d3630f48d49ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d08c0112fc444d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed9c0895955452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1d3630f48d49ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd274776461394658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d08c0112fc444d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>