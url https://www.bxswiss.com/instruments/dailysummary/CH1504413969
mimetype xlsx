--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f29e809e11c4bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c60f2a25b741b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d08c0112fc444d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700ba1c359e54566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd274776461394658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d08c0112fc444d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5d9d5cd8224368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700ba1c359e54566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2,239</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,007</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1,991</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,913</x:t>
-[...436 lines deleted...]
-          <x:t>1,671</x:t>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>