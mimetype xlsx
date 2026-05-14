--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c60f2a25b741b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2922cde8a004858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700ba1c359e54566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabc41d0dd73464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5d9d5cd8224368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700ba1c359e54566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4027aefb8aea4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabc41d0dd73464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,033</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,109</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,159</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>2,041</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,007</x:t>
-[...161 lines deleted...]
-          <x:t>2,057</x:t>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>