--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2922cde8a004858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d26001fb67e42e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabc41d0dd73464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5beb4c828ec04835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4027aefb8aea4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabc41d0dd73464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d529abe4c2f4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5beb4c828ec04835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,785</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,733</x:t>
-[...48 lines deleted...]
-          <x:t>2,041</x:t>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,007</x:t>
-[...38 lines deleted...]
-          <x:t>2,047</x:t>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,035</x:t>
-[...323 lines deleted...]
-          <x:t>2,331</x:t>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,573</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,849</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>