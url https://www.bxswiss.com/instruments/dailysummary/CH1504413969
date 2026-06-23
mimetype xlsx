--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d26001fb67e42e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3b5e420c9e4c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5beb4c828ec04835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdbfed3bdb074e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d529abe4c2f4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5beb4c828ec04835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ddadda75ee478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdbfed3bdb074e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,331</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,573</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,599</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,347</x:t>
-[...173 lines deleted...]
-          <x:t>1,647</x:t>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,647</x:t>
-[...274 lines deleted...]
-          <x:t>2,619</x:t>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>