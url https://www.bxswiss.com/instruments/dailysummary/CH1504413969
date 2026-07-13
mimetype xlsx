--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3b5e420c9e4c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d17cdb6492d46e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdbfed3bdb074e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb95dd655bf4141d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ddadda75ee478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdbfed3bdb074e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2be09307e9b4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb95dd655bf4141d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,853</x:t>
-[...48 lines deleted...]
-          <x:t>2,383</x:t>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,383</x:t>
-[...328 lines deleted...]
-          <x:t>2,477</x:t>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>