--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d17cdb6492d46e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9c677357914114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb95dd655bf4141d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db5cd065ed049db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2be09307e9b4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb95dd655bf4141d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a3afcc049e43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db5cd065ed049db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,107</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,107</x:t>
-[...11 lines deleted...]
-          <x:t>2,433</x:t>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
-[...416 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,978</x:t>
-[...90 lines deleted...]
-          <x:t>2,271</x:t>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>