--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9c677357914114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad9968c191546b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db5cd065ed049db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b909f66e39844dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a3afcc049e43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db5cd065ed049db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21790f9fb3ef45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b909f66e39844dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,978</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>2,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>