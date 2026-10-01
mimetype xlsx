--- v10 (2026-08-22)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad9968c191546b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81cbde9d4a2941a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b909f66e39844dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e33039e46df4ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21790f9fb3ef45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b909f66e39844dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693fddd257144324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e33039e46df4ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3,117</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>