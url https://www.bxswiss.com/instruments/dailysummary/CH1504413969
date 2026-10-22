--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81cbde9d4a2941a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68df514a30124c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e33039e46df4ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re972450801534de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693fddd257144324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e33039e46df4ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581e50a9991543dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re972450801534de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>2,304</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>21.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,334</x:t>
-[...70 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,090</x:t>
-[...144 lines deleted...]
-          <x:t>1,728</x:t>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>