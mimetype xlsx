--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7044f492aa4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf09a2462874cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e31c44743294fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a25ea20b090431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7972e74dc86d4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e31c44743294fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37e779ee1964c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a25ea20b090431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>