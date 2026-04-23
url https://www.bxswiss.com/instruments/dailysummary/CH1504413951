--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf09a2462874cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bacfa8169e4ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a25ea20b090431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26085d4729f24521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37e779ee1964c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a25ea20b090431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d55435a18d24077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26085d4729f24521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,001</x:t>
-[...593 lines deleted...]
-          <x:t>0,707</x:t>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>