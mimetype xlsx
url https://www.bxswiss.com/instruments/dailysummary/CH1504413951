--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bacfa8169e4ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d0c1c027534fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26085d4729f24521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0d6440e07b44e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d55435a18d24077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26085d4729f24521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafff9171c6af4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0d6440e07b44e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,813</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,683</x:t>
-[...65 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>1,093</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,977</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,963</x:t>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>