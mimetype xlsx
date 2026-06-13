--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d0c1c027534fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6ef5c07c524bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0d6440e07b44e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa18aced37c4516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafff9171c6af4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0d6440e07b44e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf454efc57094d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa18aced37c4516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,823</x:t>
-[...210 lines deleted...]
-          <x:t>0,897</x:t>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,877</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>0,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>