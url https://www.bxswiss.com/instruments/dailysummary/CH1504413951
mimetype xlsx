--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6ef5c07c524bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f2315d22fc4f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa18aced37c4516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc061242b461c4b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf454efc57094d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa18aced37c4516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3e81ae65ac4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc061242b461c4b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,883</x:t>
-        </x:is>
-[...602 lines deleted...]
-          <x:t>0,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>