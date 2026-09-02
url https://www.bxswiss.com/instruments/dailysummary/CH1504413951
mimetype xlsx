--- v7 (2026-07-23)
+++ v8 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f2315d22fc4f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2078d44ac24781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc061242b461c4b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146c4c5900504265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3e81ae65ac4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc061242b461c4b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585eb2b146df4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146c4c5900504265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,369</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,883</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>