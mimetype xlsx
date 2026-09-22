--- v8 (2026-09-02)
+++ v9 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2078d44ac24781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a399c7e86384b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146c4c5900504265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref71cef4cf694bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585eb2b146df4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146c4c5900504265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1675128e0242d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref71cef4cf694bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,372</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>