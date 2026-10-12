--- v9 (2026-09-22)
+++ v10 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a399c7e86384b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a44a2d122b4eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref71cef4cf694bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361fbb36b864404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1675128e0242d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref71cef4cf694bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7236d72e434fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361fbb36b864404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,966</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,646</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>