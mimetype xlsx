--- v10 (2026-10-12)
+++ v11 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a44a2d122b4eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1c7f43db92471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361fbb36b864404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb26c86c1ff2546d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7236d72e434fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361fbb36b864404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696132b0608b40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb26c86c1ff2546d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,562</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,484</x:t>
-[...269 lines deleted...]
-          <x:t>0,276</x:t>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>