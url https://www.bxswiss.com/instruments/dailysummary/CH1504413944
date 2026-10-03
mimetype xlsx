--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ef838abd924cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d07a8583354615" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dde78c38fde4150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de8aaf6aaa043a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d19ee84ce0440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dde78c38fde4150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371da6a728dc45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de8aaf6aaa043a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>