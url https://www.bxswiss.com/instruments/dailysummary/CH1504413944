--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d07a8583354615" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4252680721b646a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de8aaf6aaa043a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0bd9f4ce2584e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371da6a728dc45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de8aaf6aaa043a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d0983f0e74493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0bd9f4ce2584e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,774</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,708</x:t>
-[...6 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,736</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,698</x:t>
-[...75 lines deleted...]
-          <x:t>0,466</x:t>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,356</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,304</x:t>
-[...21 lines deleted...]
-          <x:t>0,486</x:t>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,452</x:t>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>