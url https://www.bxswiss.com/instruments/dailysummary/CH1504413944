--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21d65098cdd4aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d68dab57714f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc89fc9c0a749b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da91eca6a9046ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08f133d80cb40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc89fc9c0a749b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10af3bb3d2d4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da91eca6a9046ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>