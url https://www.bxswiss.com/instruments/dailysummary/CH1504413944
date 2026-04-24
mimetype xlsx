--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d68dab57714f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e560a35723f4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da91eca6a9046ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68c980d60f7442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10af3bb3d2d4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da91eca6a9046ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc131a1fd71ed41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68c980d60f7442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,313</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,053</x:t>
-[...593 lines deleted...]
-          <x:t>0,747</x:t>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>