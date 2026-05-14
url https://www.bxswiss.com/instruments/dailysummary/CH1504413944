--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e560a35723f4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4337276d47409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68c980d60f7442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988adc17c450416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc131a1fd71ed41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68c980d60f7442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec962acc5794b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988adc17c450416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>1,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>