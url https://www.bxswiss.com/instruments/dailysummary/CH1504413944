--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4337276d47409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d55ac1982f46bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988adc17c450416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf189d80a7e4fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec962acc5794b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988adc17c450416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62da7b6066d7406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf189d80a7e4fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,959</x:t>
-[...16 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>20.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>0,961</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,987</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,857</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>