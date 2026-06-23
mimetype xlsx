--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d55ac1982f46bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95bc65d8afb43c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf189d80a7e4fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637579fb5b2f4980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62da7b6066d7406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf189d80a7e4fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63acda4d285e4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637579fb5b2f4980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,113</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>1,347</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>