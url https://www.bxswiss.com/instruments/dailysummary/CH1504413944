--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95bc65d8afb43c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf5b407080c40c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637579fb5b2f4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red7dfa0105bd4b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63acda4d285e4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637579fb5b2f4980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ffc40fb1ba4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red7dfa0105bd4b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>1,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>