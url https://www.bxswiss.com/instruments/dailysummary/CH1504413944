--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf5b407080c40c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3ae79403664cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red7dfa0105bd4b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d41dd9e0fd4ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ffc40fb1ba4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red7dfa0105bd4b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73cc58262e2f48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d41dd9e0fd4ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,931</x:t>
-[...6 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,189</x:t>
-[...4 lines deleted...]
-          <x:t>1,043</x:t>
+          <x:t>1,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,977</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>