--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3ae79403664cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7744939c6f464658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d41dd9e0fd4ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03586e27c2ba46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73cc58262e2f48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d41dd9e0fd4ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0cfa1a9cbcd4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03586e27c2ba46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>