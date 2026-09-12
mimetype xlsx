--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7744939c6f464658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ef838abd924cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03586e27c2ba46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dde78c38fde4150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0cfa1a9cbcd4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03586e27c2ba46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d19ee84ce0440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dde78c38fde4150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,611</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,565</x:t>
-[...355 lines deleted...]
-          <x:t>1,456</x:t>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>