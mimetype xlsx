--- v10 (2026-09-05)
+++ v11 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728d836dafe2469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb068b1f1c6a846f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fcf7375c734067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1a7fd80c9d4d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7626e30f2e5b4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fcf7375c734067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6baf9ef58eb84f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1a7fd80c9d4d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>