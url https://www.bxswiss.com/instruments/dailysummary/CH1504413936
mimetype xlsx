--- v11 (2026-09-26)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb068b1f1c6a846f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fa4c943aed42f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1a7fd80c9d4d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e851af556e4c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6baf9ef58eb84f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1a7fd80c9d4d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9548a27a494712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e851af556e4c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>3,927</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,885</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>3,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>