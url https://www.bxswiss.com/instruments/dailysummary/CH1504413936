--- v12 (2026-10-16)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fa4c943aed42f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0897c0120849c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e851af556e4c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc86885e8e241ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9548a27a494712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e851af556e4c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree48727f6f954501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc86885e8e241ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>3,665</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,661</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,737</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>3,457</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>