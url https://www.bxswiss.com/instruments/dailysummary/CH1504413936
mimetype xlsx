--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f05ffd807a4b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f099a0104d4f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4124a2c90e40dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582cf179a0594f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R449a5cd2c1f04e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4124a2c90e40dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774857d0e900458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582cf179a0594f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>