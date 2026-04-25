--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f099a0104d4f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130375a38b49438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582cf179a0594f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd200b4ca9b574e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774857d0e900458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582cf179a0594f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106532d4f30a4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd200b4ca9b574e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,363</x:t>
-[...522 lines deleted...]
-          <x:t>2,659</x:t>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>