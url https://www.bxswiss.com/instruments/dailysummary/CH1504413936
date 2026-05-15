--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130375a38b49438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439b970327f642fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd200b4ca9b574e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7527457b240a4021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106532d4f30a4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd200b4ca9b574e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad693b9472de45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7527457b240a4021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,487</x:t>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,311</x:t>
-[...323 lines deleted...]
-          <x:t>3,243</x:t>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>