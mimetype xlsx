--- v5 (2026-05-15)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439b970327f642fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6425c07e30da4343" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7527457b240a4021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3b7e421c4345a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad693b9472de45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7527457b240a4021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c8ba41afc24864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3b7e421c4345a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,851</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>2,929</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>