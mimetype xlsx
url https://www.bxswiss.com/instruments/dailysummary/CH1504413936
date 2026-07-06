--- v6 (2026-06-06)
+++ v7 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6425c07e30da4343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ed024f96fc4013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3b7e421c4345a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d61ff692bf34e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c8ba41afc24864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3b7e421c4345a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f24779b83f54a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d61ff692bf34e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,021</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,367</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,037</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,851</x:t>
-[...38 lines deleted...]
-          <x:t>3,411</x:t>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,209</x:t>
-[...512 lines deleted...]
-          <x:t>3,676</x:t>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>