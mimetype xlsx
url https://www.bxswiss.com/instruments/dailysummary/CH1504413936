--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ed024f96fc4013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5447eb8fab4a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d61ff692bf34e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa48f8cf39984524"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f24779b83f54a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d61ff692bf34e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ec8408671047da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa48f8cf39984524" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,644</x:t>
-[...522 lines deleted...]
-          <x:t>4,424</x:t>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>