--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5447eb8fab4a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re276ec421e0a4eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa48f8cf39984524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re15558c2f81a4b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ec8408671047da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa48f8cf39984524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5df6c4015844baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re15558c2f81a4b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,588</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>3,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,518</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,796</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>3,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>