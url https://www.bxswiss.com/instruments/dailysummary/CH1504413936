--- v9 (2026-08-15)
+++ v10 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re276ec421e0a4eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728d836dafe2469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re15558c2f81a4b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fcf7375c734067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5df6c4015844baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re15558c2f81a4b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7626e30f2e5b4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fcf7375c734067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>