--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578e7ed2be414763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319ff500b5e64782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d5d35e10194686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6978ab623bc34de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb61d8509c1c4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d5d35e10194686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9209febf73ef405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6978ab623bc34de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>