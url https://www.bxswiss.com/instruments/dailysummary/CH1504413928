--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319ff500b5e64782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16244cca3a3e454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6978ab623bc34de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe10ee561e44256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9209febf73ef405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6978ab623bc34de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3710c3ad847c4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe10ee561e44256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,141</x:t>
-[...21 lines deleted...]
-          <x:t>2,511</x:t>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,143</x:t>
-[...11 lines deleted...]
-          <x:t>2,257</x:t>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,919</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>2,087</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>1,793</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>