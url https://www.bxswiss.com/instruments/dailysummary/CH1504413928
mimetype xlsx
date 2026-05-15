--- v3 (2026-04-24)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16244cca3a3e454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121cfbdccb814618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe10ee561e44256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e7a6d8cf6494864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3710c3ad847c4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe10ee561e44256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6c00d67cf642a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e7a6d8cf6494864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,255</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,029</x:t>
-[...16 lines deleted...]
-          <x:t>2,141</x:t>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,247</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,919</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,861</x:t>
-[...48 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,153</x:t>
-[...16 lines deleted...]
-          <x:t>2,259</x:t>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,209</x:t>
-[...161 lines deleted...]
-          <x:t>2,201</x:t>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>