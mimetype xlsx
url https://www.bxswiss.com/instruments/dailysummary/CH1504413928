--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121cfbdccb814618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a777540f85943b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e7a6d8cf6494864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2b198257be45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6c00d67cf642a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e7a6d8cf6494864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869169ca04ba4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2b198257be45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,919</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,861</x:t>
-[...48 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,153</x:t>
-[...16 lines deleted...]
-          <x:t>2,259</x:t>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,209</x:t>
-[...249 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,251</x:t>
-[...166 lines deleted...]
-          <x:t>2,093</x:t>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,197</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>1,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>