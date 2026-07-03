--- v5 (2026-06-05)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a777540f85943b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbfdbb5a324496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2b198257be45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174346ebc959411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869169ca04ba4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2b198257be45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2632f8f20f9843af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174346ebc959411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,933</x:t>
-[...75 lines deleted...]
-          <x:t>2,179</x:t>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,209</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>2,627</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>