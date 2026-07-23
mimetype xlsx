--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbfdbb5a324496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afa8c0aa72d4c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174346ebc959411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87c3200ac4e5456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2632f8f20f9843af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174346ebc959411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e61fd40b3514429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87c3200ac4e5456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,729</x:t>
-[...576 lines deleted...]
-          <x:t>3,162</x:t>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>