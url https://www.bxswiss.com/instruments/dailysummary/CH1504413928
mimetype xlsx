--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afa8c0aa72d4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d12f248e204725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87c3200ac4e5456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64b7815b0c24f41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e61fd40b3514429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87c3200ac4e5456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9536d91c023427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64b7815b0c24f41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,291</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>2,449</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,269</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>2,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,162</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>2,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>