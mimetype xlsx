--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d12f248e204725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde190dea99b41b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64b7815b0c24f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3438c25100451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9536d91c023427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64b7815b0c24f41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43204ba75d3744bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3438c25100451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>