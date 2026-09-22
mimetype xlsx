--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde190dea99b41b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55c9143a0af49c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3438c25100451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16acd2c5a694aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43204ba75d3744bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3438c25100451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293ea3db378e4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16acd2c5a694aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,361</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>3,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>