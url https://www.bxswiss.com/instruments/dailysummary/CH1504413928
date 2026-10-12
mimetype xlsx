--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55c9143a0af49c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44db742bb7814944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16acd2c5a694aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95b334e1b4c4532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293ea3db378e4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16acd2c5a694aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e3cc5d1c904cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95b334e1b4c4532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>