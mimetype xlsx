--- v11 (2026-10-12)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44db742bb7814944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb277526db3c4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95b334e1b4c4532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28db24ced224bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e3cc5d1c904cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95b334e1b4c4532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ee8e8e1f30483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28db24ced224bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,532</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,436</x:t>
-[...43 lines deleted...]
-          <x:t>2,566</x:t>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,524</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>2,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,850</x:t>
-[...166 lines deleted...]
-          <x:t>2,004</x:t>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>