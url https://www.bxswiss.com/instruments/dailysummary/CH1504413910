--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3714ad0982764365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf73a47154294919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545d35c2b464446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1433e64542a74ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220db9fd76c847cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545d35c2b464446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc319563cc544c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1433e64542a74ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>