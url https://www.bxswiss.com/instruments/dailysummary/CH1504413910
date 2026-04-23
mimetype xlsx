--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf73a47154294919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a8e3e3a79143c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1433e64542a74ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54aa316788d04d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc319563cc544c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1433e64542a74ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b56529f939b43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54aa316788d04d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,397</x:t>
-[...85 lines deleted...]
-          <x:t>1,133</x:t>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,049</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,089</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>0,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>