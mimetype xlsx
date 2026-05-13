--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a8e3e3a79143c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb0ce7056fa43f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54aa316788d04d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e31aa5e1a34eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b56529f939b43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54aa316788d04d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb728558f9d499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e31aa5e1a34eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...65 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,287</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>13.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,923</x:t>
-[...198 lines deleted...]
-          <x:t>1,089</x:t>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>