--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb0ce7056fa43f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d99a4b4cc54036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e31aa5e1a34eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e202219c9c47de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb728558f9d499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e31aa5e1a34eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ab41b623b84da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e202219c9c47de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,923</x:t>
-[...43 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
-[...48 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,349</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>0,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>