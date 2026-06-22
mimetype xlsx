--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d99a4b4cc54036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d0ee2379e44a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e202219c9c47de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16952f340264332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ab41b623b84da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e202219c9c47de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2dfae6329d443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16952f340264332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,131</x:t>
-[...522 lines deleted...]
-          <x:t>1,349</x:t>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>