--- v7 (2026-06-22)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d0ee2379e44a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9bd634c7bf4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16952f340264332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddec5b7aaa849e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2dfae6329d443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16952f340264332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a9cf942b7c4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddec5b7aaa849e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,403</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,383</x:t>
-[...178 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,217</x:t>
-[...114 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>1,113</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>1,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>