--- v8 (2026-06-23)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9bd634c7bf4052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e72e8b6f170445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddec5b7aaa849e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra675555c436042f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a9cf942b7c4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddec5b7aaa849e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0aa9edeaa2b42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra675555c436042f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...247 lines deleted...]
-          <x:t>0,997</x:t>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...87 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,059</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,993</x:t>
-[...43 lines deleted...]
-          <x:t>1,177</x:t>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>1,113</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>