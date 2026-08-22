--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e72e8b6f170445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff03ed2f1844602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra675555c436042f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb9b4e04bfb84b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0aa9edeaa2b42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra675555c436042f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638b95b884c349a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb9b4e04bfb84b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,109</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,949</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>