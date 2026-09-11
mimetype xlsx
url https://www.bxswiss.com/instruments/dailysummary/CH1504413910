--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff03ed2f1844602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0558eda0e94034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb9b4e04bfb84b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f5275217a94c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638b95b884c349a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb9b4e04bfb84b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66934bf5410b4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f5275217a94c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,709</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,659</x:t>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,809</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>2,142</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,888</x:t>
-[...188 lines deleted...]
-          <x:t>1,550</x:t>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>