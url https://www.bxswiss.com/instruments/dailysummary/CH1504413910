--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0558eda0e94034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d55440d1ea47e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f5275217a94c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a54ace99714759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66934bf5410b4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f5275217a94c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500e773de0334c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a54ace99714759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,975</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,933</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,833</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,522</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>