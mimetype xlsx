--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d55440d1ea47e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6d613ddf0b4e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a54ace99714759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd862ec916dc4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500e773de0334c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a54ace99714759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5988cedc2b5d48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd862ec916dc4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,908</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,844</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>