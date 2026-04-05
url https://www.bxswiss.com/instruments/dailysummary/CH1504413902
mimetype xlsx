--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319307ef1484479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007513cdc0e14499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479a2e45954149aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5870634096d948cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc26c833989fb40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479a2e45954149aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2cb3bc8139b4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5870634096d948cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,443</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,163</x:t>
-[...6 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,425</x:t>
-[...26 lines deleted...]
-          <x:t>1,463</x:t>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,179</x:t>
-[...97 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,143</x:t>
-[...53 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>