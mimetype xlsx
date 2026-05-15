--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007513cdc0e14499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a08a3e6b99143d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5870634096d948cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R408aa69ea1014d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2cb3bc8139b4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5870634096d948cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e2d60176974054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R408aa69ea1014d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,161</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,003</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,357</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,143</x:t>
-[...97 lines deleted...]
-          <x:t>1,213</x:t>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,177</x:t>
-[...323 lines deleted...]
-          <x:t>0,837</x:t>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>