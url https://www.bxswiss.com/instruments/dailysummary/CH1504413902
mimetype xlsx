--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a08a3e6b99143d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c67bd622b14d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R408aa69ea1014d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a2aae759bf746dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e2d60176974054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R408aa69ea1014d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034084397720401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a2aae759bf746dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,071</x:t>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,387</x:t>
-[...414 lines deleted...]
-          <x:t>0,957</x:t>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>