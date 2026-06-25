--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c67bd622b14d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97b3c9cf8864075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a2aae759bf746dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1cccd48dad47f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034084397720401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a2aae759bf746dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad01fca8bb824cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1cccd48dad47f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,193</x:t>
-[...232 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,089</x:t>
-[...360 lines deleted...]
-          <x:t>1,351</x:t>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>