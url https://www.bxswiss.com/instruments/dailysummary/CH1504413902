--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97b3c9cf8864075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra790b6123fda4da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1cccd48dad47f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3ab203505d468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad01fca8bb824cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1cccd48dad47f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958daa202b424e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3ab203505d468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,583</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,459</x:t>
-[...119 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,419</x:t>
-[...161 lines deleted...]
-          <x:t>1,329</x:t>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,181</x:t>
-[...188 lines deleted...]
-          <x:t>0,987</x:t>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>