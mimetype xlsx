--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra790b6123fda4da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5313642f649f4799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3ab203505d468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R424d75c228714f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958daa202b424e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3ab203505d468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa561366e5a4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R424d75c228714f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,329</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,181</x:t>
-[...21 lines deleted...]
-          <x:t>1,157</x:t>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,177</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,141</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>