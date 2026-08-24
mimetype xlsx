--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5313642f649f4799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d7e95c8a0f49d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R424d75c228714f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047d66e46883479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa561366e5a4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R424d75c228714f0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafd234d3b0524025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047d66e46883479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,703</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,617</x:t>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,727</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>