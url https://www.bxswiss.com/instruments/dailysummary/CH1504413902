--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d7e95c8a0f49d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2e135ca6bf418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047d66e46883479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8ebf89eec044c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafd234d3b0524025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047d66e46883479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cf9117a245492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8ebf89eec044c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,807</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,757</x:t>
-[...65 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,124</x:t>
-[...306 lines deleted...]
-          <x:t>1,612</x:t>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>