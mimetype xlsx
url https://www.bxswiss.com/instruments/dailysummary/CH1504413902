--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2e135ca6bf418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0f0b797240476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8ebf89eec044c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb043dd4b61442e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cf9117a245492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8ebf89eec044c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re705221f6fbd40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb043dd4b61442e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,620</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,352</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,292</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>