--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0f0b797240476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144613761be74ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb043dd4b61442e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd226c1e5fa344c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re705221f6fbd40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb043dd4b61442e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056a5e2a58c84526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd226c1e5fa344c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,984</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,918</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>