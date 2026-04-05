--- v1 (2026-03-14)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ba88c2373047c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6e1a90b9804bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb466ed47a69a4158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ff2ee929464794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7645769fc2a4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb466ed47a69a4158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a040b30f9242d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ff2ee929464794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>