--- v2 (2026-04-05)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6e1a90b9804bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317d3631e544488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ff2ee929464794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be90159d5f84bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a040b30f9242d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ff2ee929464794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aac0fb27d9647ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be90159d5f84bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,605</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,507</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>2,801</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>