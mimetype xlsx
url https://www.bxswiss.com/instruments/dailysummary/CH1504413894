--- v3 (2026-04-25)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317d3631e544488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583492ba9f9042a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be90159d5f84bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf879938841f4405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aac0fb27d9647ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be90159d5f84bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabd4a1d07364f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf879938841f4405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,659</x:t>
-[...4 lines deleted...]
-          <x:t>3,295</x:t>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>3,289</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,371</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>3,409</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>