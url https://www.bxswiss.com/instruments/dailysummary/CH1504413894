--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583492ba9f9042a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef748b1feaf4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf879938841f4405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6dac2c432fc4167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabd4a1d07364f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf879938841f4405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad60308197334778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6dac2c432fc4167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,289</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,371</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>3,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>