--- v5 (2026-06-05)
+++ v6 (2026-07-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef748b1feaf4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ca52c246384b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6dac2c432fc4167"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f614ddfdb8d4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad60308197334778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6dac2c432fc4167" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269590858a9b4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f614ddfdb8d4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,183</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,537</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>4,093</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,979</x:t>
-[...269 lines deleted...]
-          <x:t>3,968</x:t>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>