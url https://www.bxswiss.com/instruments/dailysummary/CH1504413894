--- v6 (2026-07-08)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ca52c246384b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd5982e6f314077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f614ddfdb8d4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc3706939674081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269590858a9b4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f614ddfdb8d4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3508dac5fef4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc3706939674081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,557</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,537</x:t>
-[...107 lines deleted...]
-          <x:t>3,435</x:t>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,836</x:t>
-[...286 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>3,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,704</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>4,348</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>