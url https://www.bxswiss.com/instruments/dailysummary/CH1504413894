--- v7 (2026-07-28)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd5982e6f314077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d6cf21b8614013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc3706939674081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155408c684fb4b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3508dac5fef4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc3706939674081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c5f7b7c7f64c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155408c684fb4b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,578</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,594</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,704</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,666</x:t>
-[...441 lines deleted...]
-          <x:t>4,260</x:t>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>