--- v8 (2026-08-17)
+++ v9 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d6cf21b8614013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5d67ccc4074c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155408c684fb4b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4107200223451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c5f7b7c7f64c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155408c684fb4b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe030a73e8443d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4107200223451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>