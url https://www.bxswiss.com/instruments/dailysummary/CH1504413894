--- v9 (2026-09-06)
+++ v10 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5d67ccc4074c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc50e8f7c3494d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4107200223451c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd261ecdcacc347f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe030a73e8443d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4107200223451c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3412f0775d9145f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd261ecdcacc347f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>