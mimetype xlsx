--- v10 (2026-09-27)
+++ v11 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc50e8f7c3494d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cf52f9bd114c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd261ecdcacc347f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603b169e8ace461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3412f0775d9145f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd261ecdcacc347f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c5d86d9f5a43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603b169e8ace461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>4,209</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,005</x:t>
-[...296 lines deleted...]
-          <x:t>3,903</x:t>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>