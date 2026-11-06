--- v11 (2026-10-17)
+++ v12 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cf52f9bd114c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7ba4ab13aa40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603b169e8ace461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2b48e7e9c94c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c5d86d9f5a43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603b169e8ace461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f2d66edcda4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2b48e7e9c94c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,199</x:t>
-[...522 lines deleted...]
-          <x:t>3,889</x:t>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>