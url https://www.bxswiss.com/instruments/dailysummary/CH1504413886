--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703caf00181f41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7bc89914d774afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0ecf3b9cb042e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62013e8c8e2445fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be1c7dbb2bb4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0ecf3b9cb042e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1deb5af57de04727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62013e8c8e2445fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>