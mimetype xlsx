--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7bc89914d774afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524a0c20ddff4de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62013e8c8e2445fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644d1814fafa4e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1deb5af57de04727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62013e8c8e2445fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R390429d83dd04cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644d1814fafa4e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,609</x:t>
-[...576 lines deleted...]
-          <x:t>1,921</x:t>
+          <x:t>2,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>