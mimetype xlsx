--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524a0c20ddff4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re587593053e141cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644d1814fafa4e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0a4c6c85dd4e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R390429d83dd04cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644d1814fafa4e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6a9c7440134634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0a4c6c85dd4e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,673</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,997</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...134 lines deleted...]
-          <x:t>2,403</x:t>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>