--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re587593053e141cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd770b9c0ce241a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0a4c6c85dd4e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ae2ef155604308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6a9c7440134634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0a4c6c85dd4e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f19b6d1eef543be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ae2ef155604308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,051</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,997</x:t>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...6 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,419</x:t>
-[...345 lines deleted...]
-          <x:t>2,667</x:t>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,659</x:t>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,923</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>2,137</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>