--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd770b9c0ce241a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb36cf7a95f448d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ae2ef155604308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a2f8b121f244bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f19b6d1eef543be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ae2ef155604308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79def6d7bfc4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a2f8b121f244bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,121</x:t>
-[...318 lines deleted...]
-          <x:t>2,789</x:t>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,625</x:t>
-[...166 lines deleted...]
-          <x:t>2,971</x:t>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>