--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb36cf7a95f448d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92ebb788af745bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a2f8b121f244bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8561bd8ec1f41e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79def6d7bfc4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a2f8b121f244bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e0017e6af34758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8561bd8ec1f41e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,789</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,625</x:t>
-[...156 lines deleted...]
-          <x:t>3,224</x:t>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,971</x:t>
-[...33 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,905</x:t>
-[...333 lines deleted...]
-          <x:t>2,833</x:t>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>