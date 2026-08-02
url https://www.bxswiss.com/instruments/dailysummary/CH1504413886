--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92ebb788af745bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b777623bb74c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8561bd8ec1f41e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dc43fd99e54b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e0017e6af34758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8561bd8ec1f41e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04453efeaa4e441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dc43fd99e54b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,421</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,419</x:t>
-[...151 lines deleted...]
-          <x:t>2,847</x:t>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,597</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>3,056</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,072</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>2,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>