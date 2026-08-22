--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b777623bb74c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019a15e787364629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dc43fd99e54b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3839772314754e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04453efeaa4e441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dc43fd99e54b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc077b4c0aa474dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3839772314754e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,439</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>3,056</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,072</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,070</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>