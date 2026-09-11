--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019a15e787364629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d367d38c9354386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3839772314754e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95abf9f7cfb040a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc077b4c0aa474dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3839772314754e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f576aad4344bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95abf9f7cfb040a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>3,999</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,101</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,977</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,391</x:t>
-[...4 lines deleted...]
-          <x:t>3,551</x:t>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>