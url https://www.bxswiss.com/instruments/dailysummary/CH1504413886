--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d367d38c9354386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040afd5016354570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95abf9f7cfb040a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c4cc1a48844e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f576aad4344bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95abf9f7cfb040a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd067bb1b7a6b479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c4cc1a48844e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>