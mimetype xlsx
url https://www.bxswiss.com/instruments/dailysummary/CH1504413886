--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040afd5016354570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85815cd6d064ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c4cc1a48844e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a41fb2e312f434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd067bb1b7a6b479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c4cc1a48844e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3992e86e8144fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a41fb2e312f434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>