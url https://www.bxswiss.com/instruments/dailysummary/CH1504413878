--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac69192b06c40c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff5e33d27f24ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e0fdbd73848455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd7e9a732454353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee23cc270434038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e0fdbd73848455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4e18fb6b81d44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd7e9a732454353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>