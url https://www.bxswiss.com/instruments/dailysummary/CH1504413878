--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff5e33d27f24ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea296887e0024059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd7e9a732454353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d2c8266a61410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4e18fb6b81d44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd7e9a732454353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e0d9ef2d744b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d2c8266a61410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,782</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,664</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>