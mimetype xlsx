--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea296887e0024059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f9934294db4dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d2c8266a61410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2d375175c74b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e0d9ef2d744b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d2c8266a61410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f71d4a7eff455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2d375175c74b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,856</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>