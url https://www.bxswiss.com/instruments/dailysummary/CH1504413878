--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e5344cb0aa4622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e5ffcbc2be4336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c3364c810f4e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a3524109b6495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef714ab0ce5425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c3364c810f4e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97294349d083444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a3524109b6495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>