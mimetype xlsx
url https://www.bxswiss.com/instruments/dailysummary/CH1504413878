--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e5ffcbc2be4336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354c7ce198b143db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a3524109b6495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f497beccc946f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97294349d083444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a3524109b6495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae7a014966e416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f497beccc946f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,491</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>1,153</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,199</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,281</x:t>
-[...387 lines deleted...]
-          <x:t>0,883</x:t>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>