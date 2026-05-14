--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354c7ce198b143db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6612b0d954c14b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f497beccc946f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59448a48eeca4a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae7a014966e416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f497beccc946f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98498e3454954820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59448a48eeca4a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,833</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>1,131</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,111</x:t>
-[...21 lines deleted...]
-          <x:t>1,083</x:t>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...127 lines deleted...]
-          <x:t>1,193</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>