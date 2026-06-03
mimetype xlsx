--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6612b0d954c14b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ebb847c0c047ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59448a48eeca4a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48bc9ce05154559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98498e3454954820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59448a48eeca4a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbe8c9106a1478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48bc9ce05154559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,131</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,111</x:t>
-[...21 lines deleted...]
-          <x:t>1,083</x:t>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,561</x:t>
-[...4 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>1,013</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>