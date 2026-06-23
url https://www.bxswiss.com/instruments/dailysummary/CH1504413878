--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ebb847c0c047ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726ab7d45f434aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48bc9ce05154559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746404bbdb724358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbe8c9106a1478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48bc9ce05154559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f27b7421374b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746404bbdb724358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,257</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,047</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>1,569</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>