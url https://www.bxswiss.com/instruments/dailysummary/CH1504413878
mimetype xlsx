--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726ab7d45f434aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0b1888a4f64913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746404bbdb724358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16ad7d66eff4416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f27b7421374b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746404bbdb724358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6095b78e6e7415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16ad7d66eff4416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,547</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,527</x:t>
-[...232 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1,133</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,113</x:t>
-[...274 lines deleted...]
-          <x:t>1,383</x:t>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>