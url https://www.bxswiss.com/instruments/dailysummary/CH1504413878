--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0b1888a4f64913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bf9fee9b504d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16ad7d66eff4416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7468ac14ef4b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6095b78e6e7415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16ad7d66eff4416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b19d68c23a4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7468ac14ef4b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,121</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,013</x:t>
-[...119 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,429</x:t>
-[...414 lines deleted...]
-          <x:t>1,161</x:t>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>