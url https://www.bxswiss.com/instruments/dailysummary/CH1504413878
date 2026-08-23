--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bf9fee9b504d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac69192b06c40c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7468ac14ef4b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e0fdbd73848455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b19d68c23a4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7468ac14ef4b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee23cc270434038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e0fdbd73848455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>