--- v10 (2026-09-15)
+++ v11 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff87d1e7ab9241ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64578e3dc3244e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c91460a5f554e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6bc113705f412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5c9d20c62a48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c91460a5f554e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d667efcb6744302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6bc113705f412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>