--- v11 (2026-10-05)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64578e3dc3244e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd63b9cbf4c4adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6bc113705f412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6405bdb9d81644eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d667efcb6744302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6bc113705f412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R226ced7c72b7458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6405bdb9d81644eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>