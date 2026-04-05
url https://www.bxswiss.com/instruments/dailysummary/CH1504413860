--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a95d71cdb840cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3878e159756c4dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5095df50ccba49a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f18a1215a84cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058b878ca9564201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5095df50ccba49a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f66e0db81d54bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f18a1215a84cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>