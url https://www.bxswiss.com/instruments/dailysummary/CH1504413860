--- v3 (2026-04-05)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3878e159756c4dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf903cbdc8b134b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f18a1215a84cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf635701e869245f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f66e0db81d54bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f18a1215a84cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2aea66fb9234115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf635701e869245f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,561</x:t>
-[...75 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,899</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>1,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,301</x:t>
-[...414 lines deleted...]
-          <x:t>0,933</x:t>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>