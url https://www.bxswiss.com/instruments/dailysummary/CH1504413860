--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf903cbdc8b134b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra720cab540e64c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf635701e869245f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ff477314e04b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2aea66fb9234115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf635701e869245f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d812124e3984e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ff477314e04b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,171</x:t>
-[...21 lines deleted...]
-          <x:t>1,143</x:t>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,639</x:t>
-[...4 lines deleted...]
-          <x:t>1,207</x:t>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,571</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>1,007</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>