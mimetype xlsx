--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra720cab540e64c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190a060d09ab4ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ff477314e04b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R915da64e054e4e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d812124e3984e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ff477314e04b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20eae64deb63441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R915da64e054e4e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,729</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,497</x:t>
-[...210 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>1,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,219</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,509</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>1,391</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>