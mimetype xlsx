--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190a060d09ab4ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1ceda3486a4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R915da64e054e4e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd940387da7f84cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20eae64deb63441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R915da64e054e4e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef224060f1a4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd940387da7f84cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,917</x:t>
-[...269 lines deleted...]
-          <x:t>1,397</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,139</x:t>
-[...38 lines deleted...]
-          <x:t>1,021</x:t>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,911</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,181</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>1,089</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>