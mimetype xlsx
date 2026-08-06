--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1ceda3486a4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300bc61003c445e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd940387da7f84cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1235d492a9e64d58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef224060f1a4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd940387da7f84cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d422d5b43934364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1235d492a9e64d58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,443</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,309</x:t>
-[...65 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,427</x:t>
-[...549 lines deleted...]
-          <x:t>1,047</x:t>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>