--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300bc61003c445e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf293393371a4436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1235d492a9e64d58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac71f24dd6534608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d422d5b43934364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1235d492a9e64d58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1c3f337c384aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac71f24dd6534608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,002</x:t>
-[...603 lines deleted...]
-          <x:t>2,042</x:t>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>