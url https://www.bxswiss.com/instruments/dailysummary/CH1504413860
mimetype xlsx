--- v9 (2026-08-26)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf293393371a4436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff87d1e7ab9241ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac71f24dd6534608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c91460a5f554e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1c3f337c384aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac71f24dd6534608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5c9d20c62a48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c91460a5f554e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,176</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>2,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,018</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,887</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>