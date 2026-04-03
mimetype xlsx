--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c9b9efefc744bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f158611922e45b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e5af13dbc64468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e9cb52e0cf457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6820db3bd7fa4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e5af13dbc64468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69a34d7b4e54cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e9cb52e0cf457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>