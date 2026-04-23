--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f158611922e45b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb485a7f4f4e94ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e9cb52e0cf457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e502ba634bb4668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69a34d7b4e54cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e9cb52e0cf457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7b14b15db54c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e502ba634bb4668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...11 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,779</x:t>
-[...576 lines deleted...]
-          <x:t>2,949</x:t>
+          <x:t>3,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>