--- v4 (2026-04-23)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb485a7f4f4e94ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44d1afc9c954a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e502ba634bb4668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ee8cd5f322494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7b14b15db54c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e502ba634bb4668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e4cabdf9e24329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ee8cd5f322494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3,839</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,645</x:t>
-[...296 lines deleted...]
-          <x:t>3,609</x:t>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>