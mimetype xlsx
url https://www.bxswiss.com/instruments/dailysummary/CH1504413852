--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44d1afc9c954a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1dbde68a5143cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ee8cd5f322494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf475cf208d3a4c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e4cabdf9e24329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ee8cd5f322494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97cb4cbefc6f4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf475cf208d3a4c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,577</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,509</x:t>
-[...21 lines deleted...]
-          <x:t>3,461</x:t>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,589</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,487</x:t>
-[...318 lines deleted...]
-          <x:t>3,733</x:t>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,717</x:t>
-[...161 lines deleted...]
-          <x:t>3,355</x:t>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>