--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1dbde68a5143cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373c03dcb6a24f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf475cf208d3a4c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198d44086fda4b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97cb4cbefc6f4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf475cf208d3a4c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e78b6f89b84caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198d44086fda4b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>4,270</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,544</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>3,776</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>