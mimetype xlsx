--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373c03dcb6a24f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a53569d10b048af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198d44086fda4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5563a8f10499443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e78b6f89b84caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198d44086fda4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07de5564d498476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5563a8f10499443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,936</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,072</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>4,146</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>