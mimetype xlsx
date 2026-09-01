--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a53569d10b048af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf76247950740d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5563a8f10499443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc3363f6d704ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07de5564d498476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5563a8f10499443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500c68bc297d4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc3363f6d704ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>