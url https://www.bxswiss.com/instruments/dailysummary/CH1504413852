--- v9 (2026-09-01)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf76247950740d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81123790a0564044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc3363f6d704ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659866e563f8481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500c68bc297d4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc3363f6d704ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da7f3abda514942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659866e563f8481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>