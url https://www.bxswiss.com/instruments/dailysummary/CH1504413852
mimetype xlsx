--- v10 (2026-09-22)
+++ v11 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81123790a0564044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dab9640fc2d440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659866e563f8481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb616c0d425cd485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da7f3abda514942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659866e563f8481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4155de4231df42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb616c0d425cd485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...404 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,417</x:t>
-[...112 lines deleted...]
-          <x:t>4,438</x:t>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,592</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>4,349</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>