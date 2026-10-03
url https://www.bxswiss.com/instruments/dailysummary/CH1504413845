--- v8 (2026-09-12)
+++ v9 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aa0a3bc2dc4558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4641bfc0c56e4e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a68f90dd556411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a33839d85a4e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00192528f6c74c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a68f90dd556411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128cb23971da44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a33839d85a4e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>