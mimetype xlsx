--- v9 (2026-10-03)
+++ v10 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4641bfc0c56e4e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf005db5e99a14a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a33839d85a4e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4495f9f5062549d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128cb23971da44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a33839d85a4e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7b28f7e16e4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4495f9f5062549d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>