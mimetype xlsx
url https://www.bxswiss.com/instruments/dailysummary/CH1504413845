--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8696b7654ecb4a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c440d1247fd41e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede919032aa747bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeaacb1ac5d747ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f6f1b452704729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede919032aa747bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R111600fb548a431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeaacb1ac5d747ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3,711</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>