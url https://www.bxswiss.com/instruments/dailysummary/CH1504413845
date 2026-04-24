--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c440d1247fd41e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d55c7ee276b448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeaacb1ac5d747ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07bd04c9e3fc4eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R111600fb548a431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeaacb1ac5d747ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1e23542d4f4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07bd04c9e3fc4eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,769</x:t>
-[...31 lines deleted...]
-          <x:t>2,415</x:t>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,433</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>2,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>