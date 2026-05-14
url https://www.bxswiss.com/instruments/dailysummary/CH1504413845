--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d55c7ee276b448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8de467b45d54c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07bd04c9e3fc4eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0241d751a164505"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1e23542d4f4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07bd04c9e3fc4eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4cdf2319d64713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0241d751a164505" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>2,183</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,971</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>2,291</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>2,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>