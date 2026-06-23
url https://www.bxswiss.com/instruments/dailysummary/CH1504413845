--- v3 (2026-05-14)
+++ v4 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8de467b45d54c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2104f8781663436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0241d751a164505"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e259d2e534b4160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4cdf2319d64713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0241d751a164505" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc3439f4d2b43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e259d2e534b4160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,503</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,465</x:t>
-[...11 lines deleted...]
-          <x:t>2,507</x:t>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>2,717</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,517</x:t>
-[...382 lines deleted...]
-          <x:t>2,291</x:t>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>