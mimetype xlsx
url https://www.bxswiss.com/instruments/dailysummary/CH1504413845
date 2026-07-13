--- v4 (2026-06-23)
+++ v5 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2104f8781663436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref79ad8b6aba415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e259d2e534b4160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b83a91befdb496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc3439f4d2b43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e259d2e534b4160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4c4dfef3f74c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b83a91befdb496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,053</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>2,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>2,579</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,225</x:t>
-[...220 lines deleted...]
-          <x:t>3,022</x:t>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>