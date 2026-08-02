--- v5 (2026-07-13)
+++ v6 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref79ad8b6aba415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f5560add0540f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b83a91befdb496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaca16037b72447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4c4dfef3f74c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b83a91befdb496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff94720aafe4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaca16037b72447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,960</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,787</x:t>
-[...421 lines deleted...]
-          <x:t>3,566</x:t>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,258</x:t>
-[...85 lines deleted...]
-          <x:t>2,798</x:t>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>