--- v6 (2026-08-02)
+++ v7 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f5560add0540f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e28d03388ba4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaca16037b72447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f4ea3ac58d401b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff94720aafe4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaca16037b72447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e5368371d84cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f4ea3ac58d401b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,566</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,258</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>3,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>