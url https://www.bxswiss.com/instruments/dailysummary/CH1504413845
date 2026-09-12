--- v7 (2026-08-23)
+++ v8 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e28d03388ba4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aa0a3bc2dc4558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f4ea3ac58d401b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a68f90dd556411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e5368371d84cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f4ea3ac58d401b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00192528f6c74c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a68f90dd556411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>3,865</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,832</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>