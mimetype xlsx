--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8761d3d078410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a8989cecea4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065c9cae4d6744d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4904d1254d4b4d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb817f4dfa15a461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065c9cae4d6744d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d346bfca724557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4904d1254d4b4d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,513</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,459</x:t>
-[...16 lines deleted...]
-          <x:t>1,571</x:t>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,657</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>1,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>