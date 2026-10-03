--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a8989cecea4cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7af6a4175043cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4904d1254d4b4d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6586ac4de6c84eab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d346bfca724557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4904d1254d4b4d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31473337c9b742ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6586ac4de6c84eab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>