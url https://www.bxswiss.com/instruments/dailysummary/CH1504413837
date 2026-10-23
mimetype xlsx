--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7af6a4175043cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4146ebe2f48d40de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6586ac4de6c84eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff93939bbeb457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31473337c9b742ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6586ac4de6c84eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9b0f82b46b445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff93939bbeb457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,060</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,162</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,072</x:t>
-[...97 lines deleted...]
-          <x:t>1,182</x:t>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,904</x:t>
-[...70 lines deleted...]
-          <x:t>1,174</x:t>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,908</x:t>
-[...168 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>0,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>