--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd894ccc14f947b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb29a78a6774b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7f75a2bbaf4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e7525780e749f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra558e55b05b94fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7f75a2bbaf4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804ff983145e4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e7525780e749f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>