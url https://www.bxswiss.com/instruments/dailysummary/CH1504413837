--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb29a78a6774b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ddaf2724ef4678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e7525780e749f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaab2aa858064b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804ff983145e4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e7525780e749f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43fc1ec6b6164310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaab2aa858064b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,653</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,343</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,677</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,359</x:t>
-[...75 lines deleted...]
-          <x:t>1,369</x:t>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,981</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>