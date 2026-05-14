--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ddaf2724ef4678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989155bac66c45a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaab2aa858064b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e6aab8f13044b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43fc1ec6b6164310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaab2aa858064b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb03129d570420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e6aab8f13044b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,117</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,951</x:t>
-[...43 lines deleted...]
-          <x:t>1,003</x:t>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,881</x:t>
-[...301 lines deleted...]
-          <x:t>1,341</x:t>
+          <x:t>1,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>