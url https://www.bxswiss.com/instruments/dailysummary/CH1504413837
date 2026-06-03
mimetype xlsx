--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989155bac66c45a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1e2a47ebc747cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e6aab8f13044b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31737405a1746fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb03129d570420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e6aab8f13044b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d53957caf0748e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31737405a1746fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,259</x:t>
-[...31 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>1,439</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,297</x:t>
-[...80 lines deleted...]
-          <x:t>1,129</x:t>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>