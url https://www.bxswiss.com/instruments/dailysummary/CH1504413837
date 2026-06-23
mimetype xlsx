--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1e2a47ebc747cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41a801f38874fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31737405a1746fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b98fdb71cb24fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d53957caf0748e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31737405a1746fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef4908988ba4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b98fdb71cb24fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,393</x:t>
-[...21 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,167</x:t>
-[...517 lines deleted...]
-          <x:t>1,729</x:t>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>