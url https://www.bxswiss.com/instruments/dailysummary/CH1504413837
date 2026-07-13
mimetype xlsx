--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41a801f38874fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8aa8c9531f24d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b98fdb71cb24fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f0531d3a3c4e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef4908988ba4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b98fdb71cb24fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7e690f38344003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f0531d3a3c4e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,631</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
-[...254 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,263</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,505</x:t>
-[...53 lines deleted...]
-          <x:t>1,559</x:t>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,543</x:t>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>