--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8aa8c9531f24d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re861390911aa4a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f0531d3a3c4e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086e9a4155684a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7e690f38344003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f0531d3a3c4e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8852d323bad9464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086e9a4155684a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...75 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...6 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,505</x:t>
-[...53 lines deleted...]
-          <x:t>1,559</x:t>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,543</x:t>
-[...21 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,397</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,205</x:t>
+          <x:t>1,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,073</x:t>
-[...168 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>1,311</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>