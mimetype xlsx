--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re861390911aa4a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8761d3d078410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086e9a4155684a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065c9cae4d6744d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8852d323bad9464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086e9a4155684a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb817f4dfa15a461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065c9cae4d6744d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>1,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,649</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>1,649</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>