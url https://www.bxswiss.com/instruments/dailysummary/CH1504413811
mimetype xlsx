--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d1a89025fd40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c015e46a5d4570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca8f2876b084d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce337d365c24897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e3c5014d574b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca8f2876b084d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c0dba3110d4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce337d365c24897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...431 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
-[...198 lines deleted...]
-          <x:t>1,311</x:t>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>