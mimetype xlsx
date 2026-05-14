--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c015e46a5d4570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1e416186704948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce337d365c24897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dea743edb254b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c0dba3110d4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce337d365c24897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2865c7a2574369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dea743edb254b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,205</x:t>
-[...48 lines deleted...]
-          <x:t>1,057</x:t>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,931</x:t>
-[...301 lines deleted...]
-          <x:t>1,411</x:t>
+          <x:t>1,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>