--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1e416186704948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486f2aecd2154056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dea743edb254b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1188e43f3c784832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2865c7a2574369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dea743edb254b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aba3ab8cd1348b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1188e43f3c784832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,687</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,503</x:t>
-[...21 lines deleted...]
-          <x:t>1,369</x:t>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,397</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,297</x:t>
-[...328 lines deleted...]
-          <x:t>1,191</x:t>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>