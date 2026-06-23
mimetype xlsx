--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486f2aecd2154056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089b0cf7f24845aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1188e43f3c784832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7007a6a3bf44495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aba3ab8cd1348b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1188e43f3c784832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629d2aed4670475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7007a6a3bf44495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>1,013</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>1,813</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>