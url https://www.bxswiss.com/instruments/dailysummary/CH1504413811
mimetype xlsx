--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089b0cf7f24845aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332a5874fe7149a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7007a6a3bf44495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd76c120a264474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629d2aed4670475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7007a6a3bf44495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0dc218148a14b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd76c120a264474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,357</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,269</x:t>
-[...33 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,141</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>1,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,321</x:t>
-[...85 lines deleted...]
-          <x:t>1,627</x:t>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>