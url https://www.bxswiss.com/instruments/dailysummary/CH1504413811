--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332a5874fe7149a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5006fa190134e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd76c120a264474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc153cb01292a4f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0dc218148a14b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd76c120a264474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71cf8d2a78cc4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc153cb01292a4f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,023</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,605</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,641</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,643</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,811</x:t>
-[...80 lines deleted...]
-          <x:t>1,389</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>