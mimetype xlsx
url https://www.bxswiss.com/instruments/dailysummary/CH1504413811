--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5006fa190134e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60951c7244d4651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc153cb01292a4f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23388733b38f4fa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71cf8d2a78cc4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc153cb01292a4f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09922a3bc5384bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23388733b38f4fa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>2,088</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>1,747</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>