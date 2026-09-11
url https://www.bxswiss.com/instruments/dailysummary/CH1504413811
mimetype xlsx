--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60951c7244d4651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44bfc24881f47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23388733b38f4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2472d5eebdc64a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09922a3bc5384bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23388733b38f4fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3ae3304c28f4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2472d5eebdc64a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,603</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,547</x:t>
-[...102 lines deleted...]
-          <x:t>2,010</x:t>
+          <x:t>1,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>2,077</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>