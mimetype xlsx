--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44bfc24881f47c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edac7c82c994217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2472d5eebdc64a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf615c2112147bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3ae3304c28f4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2472d5eebdc64a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd487862a814aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf615c2112147bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>