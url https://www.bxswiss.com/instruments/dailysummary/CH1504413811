--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edac7c82c994217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfcac6603024bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf615c2112147bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1335abccf5904ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd487862a814aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf615c2112147bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2bd12897934fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1335abccf5904ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,252</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,158</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>