--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabda31c8b50f461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7209fe14c34127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323813cad0c4406a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e00a48cec8649a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb9a1442edd4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323813cad0c4406a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09841017243f4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e00a48cec8649a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>4,861</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,592</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>5,444</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>