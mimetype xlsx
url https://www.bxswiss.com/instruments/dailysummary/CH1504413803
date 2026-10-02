--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7209fe14c34127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba303ddd46b47f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e00a48cec8649a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222a25bd6fce46b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09841017243f4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e00a48cec8649a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0332e923304f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222a25bd6fce46b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>