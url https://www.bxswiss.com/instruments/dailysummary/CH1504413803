--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba303ddd46b47f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e15075434eb45c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222a25bd6fce46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0923bdb7811437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0332e923304f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222a25bd6fce46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26595accef2418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0923bdb7811437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>4,648</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,430</x:t>
-[...404 lines deleted...]
-          <x:t>3,785</x:t>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>