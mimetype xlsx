--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0687d68ed54d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fa74346da04456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83127c3298b74437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a71b9e90954cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712314f32aca4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83127c3298b74437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61744fe6b5d4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a71b9e90954cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...566 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,665</x:t>
-[...63 lines deleted...]
-          <x:t>3,339</x:t>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>