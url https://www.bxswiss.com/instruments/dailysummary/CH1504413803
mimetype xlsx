--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fa74346da04456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355184d364e6411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a71b9e90954cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c96c19d45a463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61744fe6b5d4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a71b9e90954cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e48b95e55634d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c96c19d45a463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,779</x:t>
-[...107 lines deleted...]
-          <x:t>3,869</x:t>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,791</x:t>
-[...107 lines deleted...]
-          <x:t>3,813</x:t>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>