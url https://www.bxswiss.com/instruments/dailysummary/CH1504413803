--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355184d364e6411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dcc33a6a3db49db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c96c19d45a463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4db86b7b463488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e48b95e55634d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c96c19d45a463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51564bace3b149b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4db86b7b463488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,869</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,791</x:t>
-[...129 lines deleted...]
-          <x:t>3,621</x:t>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,787</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>4,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,131</x:t>
-[...107 lines deleted...]
-          <x:t>3,527</x:t>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>