--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dcc33a6a3db49db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fe19fdee23457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4db86b7b463488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c81b90b1cc042b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51564bace3b149b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4db86b7b463488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5d0ad9913c4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c81b90b1cc042b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,917</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,899</x:t>
-[...114 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,663</x:t>
-[...301 lines deleted...]
-          <x:t>4,401</x:t>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>4,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>