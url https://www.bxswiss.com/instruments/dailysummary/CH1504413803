--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fe19fdee23457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee1943cd5fc445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c81b90b1cc042b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1141fe59ea94e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5d0ad9913c4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c81b90b1cc042b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27701b0f86a9499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1141fe59ea94e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,401</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>3,896</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,082</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>4,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>