--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee1943cd5fc445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a9529acb7549d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1141fe59ea94e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3123476097ab4e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27701b0f86a9499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1141fe59ea94e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda05ae87bd6e48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3123476097ab4e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,120</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,964</x:t>
-[...33 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,404</x:t>
-[...495 lines deleted...]
-          <x:t>4,246</x:t>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>