--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a9529acb7549d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabda31c8b50f461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3123476097ab4e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323813cad0c4406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda05ae87bd6e48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3123476097ab4e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb9a1442edd4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323813cad0c4406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,388</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,098</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>13.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,338</x:t>
+          <x:t>4,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,268</x:t>
-[...60 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,212</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>4,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,946</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>