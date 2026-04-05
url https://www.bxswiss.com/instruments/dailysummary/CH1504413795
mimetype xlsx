--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6604f4603f43b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069b73a257d34c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3254bf17874dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5d43b83c4c4b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeaafcb957cf4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3254bf17874dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5268c7f0924128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5d43b83c4c4b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>