--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069b73a257d34c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2ac024c6a249c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5d43b83c4c4b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722db331ebf84341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5268c7f0924128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5d43b83c4c4b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5cb05cbf3fe4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722db331ebf84341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,013</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,589</x:t>
-[...114 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,451</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>2,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>