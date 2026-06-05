--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2ac024c6a249c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e32f16eca641aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722db331ebf84341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6102e98682c40fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5cb05cbf3fe4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722db331ebf84341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21068c404b52456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6102e98682c40fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,291</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,667</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,161</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>3,019</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,019</x:t>
-[...139 lines deleted...]
-          <x:t>2,451</x:t>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>