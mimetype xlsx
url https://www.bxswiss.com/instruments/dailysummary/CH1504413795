--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e32f16eca641aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db28f2706e24459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6102e98682c40fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe43cdd2e084589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21068c404b52456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6102e98682c40fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b48a82d39654787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe43cdd2e084589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,019</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,019</x:t>
-[...107 lines deleted...]
-          <x:t>2,333</x:t>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,251</x:t>
-[...279 lines deleted...]
-          <x:t>3,170</x:t>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>