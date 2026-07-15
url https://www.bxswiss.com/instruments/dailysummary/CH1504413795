--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db28f2706e24459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdaa85d2b97e45e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe43cdd2e084589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb289051bf8b84a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b48a82d39654787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe43cdd2e084589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66429d967ad41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb289051bf8b84a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,548</x:t>
-[...97 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,274</x:t>
-[...166 lines deleted...]
-          <x:t>2,972</x:t>
+          <x:t>2,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,038</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>2,721</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>