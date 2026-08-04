--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdaa85d2b97e45e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cabbfaeea6745fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb289051bf8b84a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8edb739a08a44941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66429d967ad41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb289051bf8b84a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9388b3b9b8243ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8edb739a08a44941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,972</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,038</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>2,936</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,721</x:t>
-[...87 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,719</x:t>
-[...43 lines deleted...]
-          <x:t>2,880</x:t>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,872</x:t>
-[...220 lines deleted...]
-          <x:t>3,072</x:t>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>