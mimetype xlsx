--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cabbfaeea6745fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0ea781e67e41a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8edb739a08a44941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbbbd7248934f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9388b3b9b8243ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8edb739a08a44941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6921fc7fd51b4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbbbd7248934f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,300</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,868</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>3,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,392</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>