--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0ea781e67e41a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02195be0bc824072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbbbd7248934f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc1973a9e6a49ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6921fc7fd51b4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbbbd7248934f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ad76b26a404760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc1973a9e6a49ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>4,473</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,395</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>4,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,199</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>