--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02195be0bc824072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4ac5f30e8d43a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc1973a9e6a49ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54c952a31524d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ad76b26a404760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc1973a9e6a49ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b757de963b40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54c952a31524d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>