--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4ac5f30e8d43a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a30c29ad6c44f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54c952a31524d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dc4541428ac4704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b757de963b40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54c952a31524d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re764d1ee5c774a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dc4541428ac4704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>2,945</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>2,871</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>3,043</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,617</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>2,639</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>