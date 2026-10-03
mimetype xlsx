--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9f0b313ef044fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46611d83f8044ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e1bf80b1da4c72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba357c06ba334440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R998055fc27e34212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e1bf80b1da4c72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1b5aac3d6a40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba357c06ba334440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>