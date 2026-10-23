--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46611d83f8044ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dcc2f0b4ea4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba357c06ba334440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70e1fd68a964be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1b5aac3d6a40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba357c06ba334440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6107755ab1b64c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70e1fd68a964be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,294</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,264</x:t>
-[...183 lines deleted...]
-          <x:t>0,898</x:t>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>0,890</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>