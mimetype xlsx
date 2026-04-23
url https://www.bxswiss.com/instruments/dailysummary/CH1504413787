--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff81288a99e4d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a4f7e917744f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf6bd683022441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d1aafdf3ed44fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833be4551e224ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf6bd683022441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca6320e6672426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d1aafdf3ed44fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...468 lines deleted...]
-          <x:t>1,831</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,487</x:t>
-[...38 lines deleted...]
-          <x:t>1,059</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,041</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,443</x:t>
-[...53 lines deleted...]
-          <x:t>1,373</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>