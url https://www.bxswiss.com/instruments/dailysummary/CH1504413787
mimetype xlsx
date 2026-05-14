--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a4f7e917744f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0cd244db7542e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d1aafdf3ed44fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb793dd42f2fb4201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca6320e6672426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d1aafdf3ed44fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9343db124e74da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb793dd42f2fb4201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,233</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,057</x:t>
-[...75 lines deleted...]
-          <x:t>1,731</x:t>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,515</x:t>
-[...6 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,513</x:t>
-[...4 lines deleted...]
-          <x:t>1,275</x:t>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,467</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,339</x:t>
-[...215 lines deleted...]
-          <x:t>1,483</x:t>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>