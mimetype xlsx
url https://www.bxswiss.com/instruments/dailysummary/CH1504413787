--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0cd244db7542e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a28331ddd3c428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb793dd42f2fb4201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddde277ca5554744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9343db124e74da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb793dd42f2fb4201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2d238871234fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddde277ca5554744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,355</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,319</x:t>
-[...80 lines deleted...]
-          <x:t>1,527</x:t>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>1,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>