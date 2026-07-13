--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a28331ddd3c428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85302c1b38544d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddde277ca5554744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b36c346615047a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2d238871234fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddde277ca5554744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fd9714f0d24541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b36c346615047a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,811</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,651</x:t>
-[...350 lines deleted...]
-          <x:t>1,713</x:t>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>