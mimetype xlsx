--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85302c1b38544d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4dac9aebc6a45f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b36c346615047a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a557a1947844c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fd9714f0d24541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b36c346615047a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe347c1eeb14d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a557a1947844c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,083</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,177</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>1,629</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>1,513</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,361</x:t>
-[...4 lines deleted...]
-          <x:t>1,471</x:t>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>