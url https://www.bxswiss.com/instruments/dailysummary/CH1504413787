--- v7 (2026-08-02)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4dac9aebc6a45f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f992bd251440cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a557a1947844c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e82b95db3a64308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe347c1eeb14d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a557a1947844c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c65d542ff94ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e82b95db3a64308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,513</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,361</x:t>
-[...340 lines deleted...]
-          <x:t>1,761</x:t>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>1,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>