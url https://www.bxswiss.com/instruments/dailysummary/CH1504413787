--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f992bd251440cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9f0b313ef044fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e82b95db3a64308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e1bf80b1da4c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c65d542ff94ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e82b95db3a64308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R998055fc27e34212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e1bf80b1da4c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>2,294</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,466</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>07.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,408</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>2,486</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,282</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>2,193</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>