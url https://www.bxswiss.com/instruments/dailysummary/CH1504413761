--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3c205f3d244e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6caccfc1cf4dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0598feda87d649bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbeb68fd11804665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bcf3822d6442d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0598feda87d649bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f82887824fc415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbeb68fd11804665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>