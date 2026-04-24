--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6caccfc1cf4dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949c78fd0c274d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbeb68fd11804665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845c77ad88a64a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f82887824fc415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbeb68fd11804665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b17b85cfbf4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845c77ad88a64a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,337</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>1,397</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,437</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,533</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>1,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>