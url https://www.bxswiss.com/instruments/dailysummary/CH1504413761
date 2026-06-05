--- v4 (2026-04-24)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949c78fd0c274d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea19b7c8120419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845c77ad88a64a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c83d41f71d141d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b17b85cfbf4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845c77ad88a64a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re28b11e48ab14665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c83d41f71d141d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,169</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,033</x:t>
-[...53 lines deleted...]
-          <x:t>1,343</x:t>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,387</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>1,483</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,413</x:t>
-[...26 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,601</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,739</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,533</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>