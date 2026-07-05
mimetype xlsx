--- v5 (2026-06-05)
+++ v6 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea19b7c8120419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aff41f1511f4664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c83d41f71d141d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea0760a5eee457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re28b11e48ab14665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c83d41f71d141d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b49d1e378a242e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea0760a5eee457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,543</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,333</x:t>
-[...38 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,517</x:t>
-[...458 lines deleted...]
-          <x:t>1,817</x:t>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>