--- v6 (2026-07-05)
+++ v7 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aff41f1511f4664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra014063125ed43e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea0760a5eee457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2f401b51eb409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b49d1e378a242e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea0760a5eee457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6812e339411f4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2f401b51eb409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,897</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,733</x:t>
-[...156 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>2,314</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>