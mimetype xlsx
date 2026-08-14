--- v7 (2026-07-25)
+++ v8 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra014063125ed43e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60307049fdb4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2f401b51eb409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101ec1c549844349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6812e339411f4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2f401b51eb409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb16c983b38479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101ec1c549844349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,319</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>1,857</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>1,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,341</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>1,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>