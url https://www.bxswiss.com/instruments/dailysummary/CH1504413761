--- v8 (2026-08-14)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60307049fdb4cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6d449326754683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101ec1c549844349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fceb36a8354234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb16c983b38479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101ec1c549844349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468d88b2872b46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fceb36a8354234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>