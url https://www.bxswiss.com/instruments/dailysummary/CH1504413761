--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6d449326754683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15df6add4e514b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fceb36a8354234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d3f1e302824bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468d88b2872b46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fceb36a8354234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74e0b3b18a64104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d3f1e302824bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>