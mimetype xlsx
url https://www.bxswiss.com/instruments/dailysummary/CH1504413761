--- v10 (2026-09-24)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15df6add4e514b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d241790b7e347ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d3f1e302824bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ac8eb3fe1a4aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74e0b3b18a64104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d3f1e302824bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d860748c9b94a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ac8eb3fe1a4aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>