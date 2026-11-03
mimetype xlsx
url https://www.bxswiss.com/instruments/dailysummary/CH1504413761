--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d241790b7e347ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ee186b0af04558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ac8eb3fe1a4aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab89350db1a4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d860748c9b94a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ac8eb3fe1a4aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2ce84bd9de4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab89350db1a4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>1,090</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,136</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>01.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,966</x:t>
-[...26 lines deleted...]
-          <x:t>1,032</x:t>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,970</x:t>
-[...33 lines deleted...]
-          <x:t>06.10.2026</x:t>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,146</x:t>
-[...144 lines deleted...]
-          <x:t>0,808</x:t>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>