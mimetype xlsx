--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd332e74830cd4515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1755d5cffb044729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3061cde65143df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec97d89114264445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462a112fa4ad4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3061cde65143df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10355815e2141ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec97d89114264445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>