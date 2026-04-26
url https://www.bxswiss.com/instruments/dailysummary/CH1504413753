--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1755d5cffb044729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c79b779f59492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec97d89114264445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e002d44902b4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10355815e2141ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec97d89114264445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71c28100d7a4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e002d44902b4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>3,543</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>3,261</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>