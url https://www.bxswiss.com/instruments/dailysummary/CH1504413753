--- v4 (2026-04-26)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c79b779f59492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b60f72a9834f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e002d44902b4dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc10ca96d31af4d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71c28100d7a4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e002d44902b4dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeffd69e66ca4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc10ca96d31af4d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,951</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>3,517</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,701</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>3,941</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>