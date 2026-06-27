--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b60f72a9834f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd31974aa79f474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc10ca96d31af4d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806eac714c594cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeffd69e66ca4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc10ca96d31af4d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf89f40e36e14dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806eac714c594cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>4,065</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,973</x:t>
-[...274 lines deleted...]
-          <x:t>4,550</x:t>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>