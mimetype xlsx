--- v6 (2026-06-27)
+++ v7 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd31974aa79f474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d97ef7848594957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806eac714c594cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18290fb468d54d88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf89f40e36e14dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806eac714c594cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1046e27bba6d4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18290fb468d54d88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>4,456</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,318</x:t>
-[...97 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,486</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>4,076</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>