--- v7 (2026-08-06)
+++ v8 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d97ef7848594957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4abfa044374542ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18290fb468d54d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8cba9822d0407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1046e27bba6d4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18290fb468d54d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2303e04cf424fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8cba9822d0407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,407</x:t>
-[...548 lines deleted...]
-        <x:is>
           <x:t>5,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,629</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>