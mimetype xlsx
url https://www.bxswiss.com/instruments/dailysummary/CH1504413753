--- v8 (2026-08-26)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4abfa044374542ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a23809405884c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8cba9822d0407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb513810b8ddf457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2303e04cf424fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8cba9822d0407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8786aa29d6e4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb513810b8ddf457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>6,169</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,947</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>6,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,985</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>