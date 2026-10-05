--- v9 (2026-09-15)
+++ v10 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a23809405884c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fe4667cd374b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb513810b8ddf457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdef08c90ac1d4fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8786aa29d6e4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb513810b8ddf457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76eb66ad989b4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdef08c90ac1d4fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>5,694</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,418</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>5,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,172</x:t>
-[...80 lines deleted...]
-          <x:t>5,262</x:t>
+          <x:t>5,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>