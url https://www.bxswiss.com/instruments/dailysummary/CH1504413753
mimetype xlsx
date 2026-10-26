--- v10 (2026-10-05)
+++ v11 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fe4667cd374b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746d202a61cd4f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdef08c90ac1d4fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471c4f2e0f084309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76eb66ad989b4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdef08c90ac1d4fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b8e25224d34838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471c4f2e0f084309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,798</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,748</x:t>
-[...205 lines deleted...]
-          <x:t>4,710</x:t>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,502</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>4,289</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,991</x:t>
-[...53 lines deleted...]
-          <x:t>4,239</x:t>
+          <x:t>3,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>