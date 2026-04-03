--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba193ed74e0a4a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120124c91c6f4ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc8f6d960534033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e5d810e3e74ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d6b0b5299e49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc8f6d960534033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a648494bb0d41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e5d810e3e74ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>