--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120124c91c6f4ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca00b42cb78451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e5d810e3e74ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df8ac0c42054e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a648494bb0d41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e5d810e3e74ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4836864feab45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df8ac0c42054e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,119</x:t>
-[...16 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,193</x:t>
-[...85 lines deleted...]
-          <x:t>2,757</x:t>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>2,341</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>