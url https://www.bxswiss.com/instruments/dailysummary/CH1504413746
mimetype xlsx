--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca00b42cb78451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b50bf6295114153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df8ac0c42054e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4456cd151200444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4836864feab45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df8ac0c42054e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6aea7360ac34cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4456cd151200444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,809</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,961</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,967</x:t>
-[...58 lines deleted...]
-          <x:t>2,449</x:t>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>2,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>