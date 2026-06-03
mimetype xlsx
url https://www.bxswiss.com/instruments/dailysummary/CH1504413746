--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b50bf6295114153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc81da1860d44cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4456cd151200444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b73b904dfa4481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6aea7360ac34cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4456cd151200444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537ddea974294730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b73b904dfa4481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>2,783</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,735</x:t>
-[...362 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,207</x:t>
-[...139 lines deleted...]
-          <x:t>2,615</x:t>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>