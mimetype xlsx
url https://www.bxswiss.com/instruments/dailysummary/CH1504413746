--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc81da1860d44cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff69999fb714202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b73b904dfa4481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb0269188a6c42cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537ddea974294730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b73b904dfa4481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04838d5ad324a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb0269188a6c42cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,211</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,207</x:t>
-[...70 lines deleted...]
-          <x:t>2,841</x:t>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,731</x:t>
-[...409 lines deleted...]
-          <x:t>3,552</x:t>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>