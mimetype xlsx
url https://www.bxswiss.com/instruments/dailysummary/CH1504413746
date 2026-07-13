--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff69999fb714202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90168e7d639041e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb0269188a6c42cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6057cb25390e498c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04838d5ad324a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb0269188a6c42cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a448cb00b894ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6057cb25390e498c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,446</x:t>
-[...75 lines deleted...]
-          <x:t>2,953</x:t>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,176</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>3,422</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>