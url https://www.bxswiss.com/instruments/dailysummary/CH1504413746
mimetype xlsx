--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90168e7d639041e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31319da687d949a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6057cb25390e498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2aa6d57563a4cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a448cb00b894ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6057cb25390e498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree45418e8ab94899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2aa6d57563a4cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,946</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,781</x:t>
-[...544 lines deleted...]
-          <x:t>3,190</x:t>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>