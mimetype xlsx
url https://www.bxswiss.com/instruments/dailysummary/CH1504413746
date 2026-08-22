--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31319da687d949a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5bc17f4b1f4967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2aa6d57563a4cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e49cc2b5ae7468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree45418e8ab94899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2aa6d57563a4cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f867580cff4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e49cc2b5ae7468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,140</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,936</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>2,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,188</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>