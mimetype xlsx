--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5bc17f4b1f4967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799550a6c59d4637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e49cc2b5ae7468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c8a1a3c931471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f867580cff4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e49cc2b5ae7468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rece0485e175e4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c8a1a3c931471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,254 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>4,261</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...275 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,445</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>4,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,280</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>