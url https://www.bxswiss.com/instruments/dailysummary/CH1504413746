--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799550a6c59d4637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee27c2483254135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c8a1a3c931471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc1eb4389134ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rece0485e175e4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c8a1a3c931471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e461c4efe84d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc1eb4389134ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>