--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee27c2483254135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1b54c1e01b4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc1eb4389134ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735a2c601e1d4485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e461c4efe84d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc1eb4389134ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b9706e1748425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735a2c601e1d4485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,383</x:t>
-[...31 lines deleted...]
-          <x:t>2,999</x:t>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,421</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,369</x:t>
-[...259 lines deleted...]
-          <x:t>3,271</x:t>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>2,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>