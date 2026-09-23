--- v10 (2026-09-03)
+++ v11 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96f310a9a744d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef05af3b1e84a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a6b946d71f4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905c7c27a3ab48ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79004142f14e47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a6b946d71f4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ef1a5fbeed482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905c7c27a3ab48ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>