--- v11 (2026-09-23)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef05af3b1e84a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a1936604034e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905c7c27a3ab48ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9bb31eacd324537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ef1a5fbeed482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905c7c27a3ab48ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fca70eb90e647b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9bb31eacd324537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>