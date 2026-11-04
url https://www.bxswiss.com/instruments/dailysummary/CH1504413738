--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a1936604034e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ee25551bc743a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9bb31eacd324537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f8f4bc511d40fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fca70eb90e647b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9bb31eacd324537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda760749dae543b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f8f4bc511d40fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,228</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>24.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,924</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>0,934</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>