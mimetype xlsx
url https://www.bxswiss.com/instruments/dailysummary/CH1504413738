--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5689ad9f3f84616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb982868d4f94429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fe2eb24c864107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a398c8945194005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd2f05937264d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fe2eb24c864107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe810e1e1a274ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a398c8945194005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>