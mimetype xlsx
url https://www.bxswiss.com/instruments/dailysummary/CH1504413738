--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb982868d4f94429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5e1c61e44d4f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a398c8945194005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727bd6a677404371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe810e1e1a274ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a398c8945194005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475ebe7bf0364054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727bd6a677404371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,965</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
-[...11 lines deleted...]
-          <x:t>1,689</x:t>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,641</x:t>
-[...102 lines deleted...]
-          <x:t>1,853</x:t>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,711</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,573</x:t>
-[...431 lines deleted...]
-          <x:t>1,209</x:t>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>