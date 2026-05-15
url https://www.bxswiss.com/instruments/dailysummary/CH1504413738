--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5e1c61e44d4f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdade7a7b2c42a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727bd6a677404371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b1b35538be44412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475ebe7bf0364054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727bd6a677404371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe09b9006474888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b1b35538be44412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,167</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>1,583</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>