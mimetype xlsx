--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdade7a7b2c42a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5578b4bcf7ff44ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b1b35538be44412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72ddaa746404889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe09b9006474888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b1b35538be44412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4093c34550fe40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72ddaa746404889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,545</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,521</x:t>
-[...6 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,635</x:t>
-[...31 lines deleted...]
-          <x:t>1,561</x:t>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>1,309</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>