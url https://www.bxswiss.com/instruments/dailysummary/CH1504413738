--- v6 (2026-06-05)
+++ v7 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5578b4bcf7ff44ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8d54ff2ee04b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72ddaa746404889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf12577ed9f4a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4093c34550fe40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72ddaa746404889" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d6bf1b5d449441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf12577ed9f4a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,401</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,309</x:t>
-[...340 lines deleted...]
-          <x:t>2,073</x:t>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,915</x:t>
-[...85 lines deleted...]
-          <x:t>1,903</x:t>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>