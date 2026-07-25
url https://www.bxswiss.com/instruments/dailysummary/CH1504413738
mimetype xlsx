--- v7 (2026-07-04)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8d54ff2ee04b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18caebd953b4560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf12577ed9f4a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043a0bfae460438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d6bf1b5d449441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf12577ed9f4a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54b86af990c4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043a0bfae460438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,995</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,781</x:t>
-[...43 lines deleted...]
-          <x:t>1,795</x:t>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,483</x:t>
-[...205 lines deleted...]
-          <x:t>1,943</x:t>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,801</x:t>
-[...156 lines deleted...]
-          <x:t>1,313</x:t>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,359</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>2,424</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>