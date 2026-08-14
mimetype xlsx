--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18caebd953b4560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9dd9febe46f436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043a0bfae460438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R513498f7ae1f4758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54b86af990c4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043a0bfae460438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364f4a25caf44b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R513498f7ae1f4758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,481</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>1,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,359</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>2,534</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,448</x:t>
-[...377 lines deleted...]
-          <x:t>1,597</x:t>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>