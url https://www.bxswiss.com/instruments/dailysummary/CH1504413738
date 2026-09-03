--- v9 (2026-08-14)
+++ v10 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9dd9febe46f436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96f310a9a744d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R513498f7ae1f4758"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a6b946d71f4a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364f4a25caf44b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R513498f7ae1f4758" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79004142f14e47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a6b946d71f4a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>