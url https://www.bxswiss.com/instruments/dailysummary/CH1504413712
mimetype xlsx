--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ab74e077784be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd458b88db8ea4df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c621c503794507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa0adb88bcb46f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re316592c13524f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c621c503794507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ddfbc66ce674b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa0adb88bcb46f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>