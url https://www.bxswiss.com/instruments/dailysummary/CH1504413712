--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd458b88db8ea4df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd549ff1d5b14c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa0adb88bcb46f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58da492c5914068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ddfbc66ce674b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa0adb88bcb46f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dacd36ea92e42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58da492c5914068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>