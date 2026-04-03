--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aefd82210674280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d02157474942a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92c6075311544f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9095de864154fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae66979798ed4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92c6075311544f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36aa1233dc9c4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9095de864154fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>