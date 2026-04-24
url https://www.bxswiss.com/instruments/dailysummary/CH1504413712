--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d02157474942a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5acbbef2b644afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9095de864154fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6612c96e60294999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36aa1233dc9c4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9095de864154fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477800a612964965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6612c96e60294999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,021</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,959</x:t>
-[...38 lines deleted...]
-          <x:t>1,813</x:t>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,465</x:t>
-[...75 lines deleted...]
-          <x:t>1,785</x:t>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,643</x:t>
-[...431 lines deleted...]
-          <x:t>1,269</x:t>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>