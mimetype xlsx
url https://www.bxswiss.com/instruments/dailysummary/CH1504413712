--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5acbbef2b644afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3571d18711ae4eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6612c96e60294999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8592932347e943f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477800a612964965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6612c96e60294999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2029b3468fc54071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8592932347e943f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,293</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,411</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>1,687</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>