--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3571d18711ae4eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf768461d01144b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8592932347e943f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b4c59ec03445d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2029b3468fc54071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8592932347e943f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be4e8a2263346a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b4c59ec03445d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,363</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,323</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,533</x:t>
-[...178 lines deleted...]
-          <x:t>1,695</x:t>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
-[...328 lines deleted...]
-          <x:t>1,459</x:t>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>