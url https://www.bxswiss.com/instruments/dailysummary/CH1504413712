--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf768461d01144b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb289650b0fb4832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b4c59ec03445d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b2d22fe59e47f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be4e8a2263346a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b4c59ec03445d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a7b094feb248f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b2d22fe59e47f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>2,179</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>