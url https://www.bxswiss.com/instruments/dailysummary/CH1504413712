--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb289650b0fb4832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37689f863085411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b2d22fe59e47f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834e4c79f60f405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a7b094feb248f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b2d22fe59e47f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf5069b3628430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834e4c79f60f405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,079</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,905</x:t>
-[...6 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,099</x:t>
-[...166 lines deleted...]
-          <x:t>1,487</x:t>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,757</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,993</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>