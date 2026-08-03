--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37689f863085411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895a8b7ffab444e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834e4c79f60f405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb8373f4397407a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf5069b3628430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834e4c79f60f405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523861f30ef6481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb8373f4397407a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,763</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>1,859</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,741</x:t>
-[...463 lines deleted...]
-          <x:t>1,757</x:t>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>