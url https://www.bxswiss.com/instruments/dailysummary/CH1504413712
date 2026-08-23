--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895a8b7ffab444e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd220335b2dde43ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb8373f4397407a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ad8cc206184453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523861f30ef6481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb8373f4397407a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ee09c5b4044522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ad8cc206184453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>