--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd220335b2dde43ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ab74e077784be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ad8cc206184453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c621c503794507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ee09c5b4044522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ad8cc206184453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re316592c13524f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c621c503794507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,445</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>2,558</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>